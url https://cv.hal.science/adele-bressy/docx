--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -1016,425 +1016,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel toxique des eaux urbaines par bioessais – Cas de l’agglomération parisienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morin</w:t>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paulic</w:t>
+                <w:t xml:space="preserve">Caroline Soares Pereira-Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Rocher</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/201912175⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.115487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935113v1</w:t>
+                <w:t xml:space="preserve">hal-02433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of 18 Biocides in Both the Dissolved and Particulate Fractions of Urban and Surface Waters by HPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (5), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04546-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433266v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 18 Biocides in Both the Dissolved and Particulate Fractions of Urban and Surface Waters by HPLC-MS/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel toxique des eaux urbaines par bioessais – Cas de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (5), pp.210. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.175-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04546-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/tsm/201912175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868245v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIORISATION DES BIOCIDES EMIS PAR LES MATERIAUX DE CONSTRUCTION EN VUE DE LEUR SURVEILLANCE DANS LE MILIEU AQUATIQUE</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t>
@@ -2303,51 +2303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 1. Étude du procédé CarboPlus à l’échelle du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,295 +2431,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of emerging micropollutants from wastewater by activated carbon adsorption: Experimental study of different activated carbons and factors influencing the adsorption of micropollutants in wastewater</w:t>
+                <w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Derome</w:t>
+                <w:t xml:space="preserve">A. Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buleté</w:t>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266245v1</w:t>
+                <w:t xml:space="preserve">hal-01228409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t>
+                <w:t xml:space="preserve">Removal of emerging micropollutants from wastewater by activated carbon adsorption: Experimental study of different activated carbons and factors influencing the adsorption of micropollutants in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 542, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228409v1</w:t>
+                <w:t xml:space="preserve">hal-01266245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 2. Étude expérimentale des processus de sorption sur le charbon actif</w:t>
               </w:r>
@@ -2744,64 +2744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, </w:t>
@@ -3235,295 +3235,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of source control systems for reducing runoff pollutant loads: Feedback on experimental catchments within Paris conurbation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Geara</w:t>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sifax Zedek</w:t>
+                <w:t xml:space="preserve">Florent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57C, pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063311v1</w:t>
+                <w:t xml:space="preserve">hal-00981540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of source control systems for reducing runoff pollutant loads: Feedback on experimental catchments within Paris conurbation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Leroy</w:t>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57C, pp.234-246. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.854-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981540v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the determination of an optimal scale for stormwater quality management: Micropollutants in a small residential catchment.</w:t>
               </w:r>
@@ -3681,77 +3681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.28-36</w:t>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,269 +4133,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labile, dissolved and particulate PAHs and trace metals in wastewater: passive sampling, occurrence, partitioning in treatment plants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence des modes alternatifs de gestion des eaux de ruissellement sur les flux d'eau et de contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.37-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670644v1</w:t>
+                <w:t xml:space="preserve">hal-00675367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des modes alternatifs de gestion des eaux de ruissellement sur les flux d'eau et de contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labile, dissolved and particulate PAHs and trace metals in wastewater: passive sampling, occurrence, partitioning in treatment plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (7), pp.1327-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675367v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion à l'amont des eaux pluviales. Incidence sur les flux hydrauliques et la contamination métallique</w:t>
               </w:r>
@@ -4994,588 +4994,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux sociétaux et scientifiques de la phytoépuration des eaux grises en toiture pour une réutilisation dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Université de Lausanne, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158581v1</w:t>
+                <w:t xml:space="preserve">hal-04190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammoniums compounds in indoor environment: links between biocidal uses and contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Elias Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157219v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociétaux et scientifiques de la phytoépuration des eaux grises en toiture pour une réutilisation dans le bâtiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quaternary ammoniums compounds in indoor environment: links between biocidal uses and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">18th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190370v1</w:t>
+                <w:t xml:space="preserve">hal-04157219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothiazolinones: from their domestic uses to their release into the environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor dust contamination by biocides in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022 (Micropol 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699236v1</w:t>
+                <w:t xml:space="preserve">hal-03811910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor dust contamination by biocides in French dwellings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothiazolinones: from their domestic uses to their release into the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022 (Micropol 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811910v1</w:t>
+                <w:t xml:space="preserve">hal-03699236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate biocide mass loads in urban water discharges and their impact on the river contamination?</w:t>
               </w:r>
@@ -5837,51 +5837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifax Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,547 +6180,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction à la source des micropolluants issus des cosmétiques, de l’alerte aux actions des collectivités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des rejets urbains de temps de pluie par les biocides issus des matériaux de construction et impacts sur la seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97e congrès de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée information eau (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283407v1</w:t>
+                <w:t xml:space="preserve">hal-04049351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocides dans les matériaux de construction : priorisation des substances et transferts vers la Seine par temps de pluie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction à la source des micropolluants issus des cosmétiques, de l’alerte aux actions des collectivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées doctorales en hydrologie urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">97e congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049498v1</w:t>
+                <w:t xml:space="preserve">hal-04283407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction à la source des micropolluants domestiques : effet de l’alerte sanitaire des parabènes sur la contamination des eaux urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocides dans les matériaux de construction : priorisation des substances et transferts vers la Seine par temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contaminations, environnement, santé et société : De l’évaluation des risques à l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e Journées doctorales en hydrologie urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283419v1</w:t>
+                <w:t xml:space="preserve">hal-04049498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of biocides at trace level in diverse water samples by UPLC-MS/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction à la source des micropolluants domestiques : effet de l’alerte sanitaire des parabènes sur la contamination des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Chromatography (ISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cannes-Mandelieu, France</w:t>
+              <w:t xml:space="preserve">Contaminations, environnement, santé et société : De l’évaluation des risques à l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049210v1</w:t>
+                <w:t xml:space="preserve">hal-04283419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des rejets urbains de temps de pluie par les biocides issus des matériaux de construction et impacts sur la seine</w:t>
+                <w:t xml:space="preserve">Detection of biocides at trace level in diverse water samples by UPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
@@ -6734,90 +6734,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée information eau (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Chromatography (ISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cannes-Mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049351v1</w:t>
+                <w:t xml:space="preserve">hal-04049210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source reduction of personal care products in the urban water cycle of Paris conurbation</w:t>
               </w:r>
@@ -6879,1886 +6879,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIVER CONTAMINATION BY BIOCIDES: PASSIVE SAMPLING DEVELOPMENT AND APPLICATION TO PARIS CONURBATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triclosan, triclocarban and parabens in greywater: identification of their sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry (SETAC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699812v1</w:t>
+                <w:t xml:space="preserve">hal-01699879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bak</w:t>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARABEN SUBSTITUTION IN PERSONAL CARE PRODUCTS: IMPACTS ON THE CONTAMINATION AND ECOTOXICITY OF WASTEWATER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Waldman</w:t>
+                <w:t xml:space="preserve">RIVER CONTAMINATION BY BIOCIDES: PASSIVE SAMPLING DEVELOPMENT AND APPLICATION TO PARIS CONURBATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699816v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">PARABEN SUBSTITUTION IN PERSONAL CARE PRODUCTS: IMPACTS ON THE CONTAMINATION AND ECOTOXICITY OF WASTEWATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700764v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines, concentrations et caractéristiques des micro polluants dans les eaux urbaines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453189v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triclosan, triclocarban and parabens in greywater: identification of their sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zedek</w:t>
+                <w:t xml:space="preserve">Origines, concentrations et caractéristiques des micro polluants dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Casterot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry (SETAC) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699879v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t>
+                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronica Mitroi</w:t>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Genève, France</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711724v1</w:t>
+                <w:t xml:space="preserve">hal-01678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of emerging micropollutants from wastewater discharges by powdered and micro-grain activated carbon - Progress of the CarboPlus® project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifax Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678034v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to continuously monitor PAHs in urban stormwater using in situ UV fluorescence technology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517824</w:t>
+              <w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068218v1</w:t>
+                <w:t xml:space="preserve">hal-01711731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements de pratique de consommation sur les micropolluants dans les eaux usées et dans le milieu récepteur : couplage enquêtes sociologiques et mesures dans les eaux urbaines</w:t>
+                <w:t xml:space="preserve">How to continuously monitor PAHs in urban stormwater using in situ UV fluorescence technology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benrezkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700738v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des changements de pratique de consommation sur les micropolluants dans les eaux usées et dans le milieu récepteur : couplage enquêtes sociologiques et mesures dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071200v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968545v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of organic matter in aquatic systems under strong urban pressure: Sources, physico-chemical properties and interactions with organic pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soares-Derome</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists (WWW-YES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEESU, Université Paris-Est, Jun 2013, Arcueil, France. pp.12</w:t>
+              <w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083314v1</w:t>
+                <w:t xml:space="preserve">hal-00968545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of organic matter in aquatic systems under strong urban pressure: Sources, physico-chemical properties and interactions with organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Maloufi</w:t>
+                <w:t xml:space="preserve">Caroline Soares-Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t>
+              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists (WWW-YES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEESU, Université Paris-Est, Jun 2013, Arcueil, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711731v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of polymeric membranes to take into account pollution peaks: Exposure to continuous and discontinuous PAH pollution in pilot river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmet'Eau, détection de résidus de produits de soin corporel dans les eaux usées en France et au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,51 +8878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Geara-Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée d'étude du Pôle Santé et Société de l'Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Maisons Alfort, France</w:t>
@@ -9698,51 +9698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile, dissolved and particulate PAHs and trace metals in wastewater : passive sampling, occurrence and partitioning in treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10377,51 +10377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10828,609 +10828,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts écotoxicologiques d’agents conservateurs de produits cosmétiques dans un modèle de poisson zèbre</w:t>
+                <w:t xml:space="preserve">Zebrafish model to assess ecotoxicological impacts of cosmetic products preservatives: case of parabens and their substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Melissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284067v1</w:t>
+                <w:t xml:space="preserve">hal-03429543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des parabènes dans l’agglomération parisienne : de la substitution aux évaluation des effets, retour d’expérience du projet Cosmet’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts écotoxicologiques d’agents conservateurs de produits cosmétiques dans un modèle de poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283388v1</w:t>
+                <w:t xml:space="preserve">hal-04284067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des biocides à l'échelle de l'agglomération parisienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des parabènes dans l’agglomération parisienne : de la substitution aux évaluation des effets, retour d’expérience du projet Cosmet’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283394v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish model to assess ecotoxicological impacts of cosmetic products preservatives: case of parabens and their substitutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Transfert des biocides à l'échelle de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yaël Guttmann</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429543v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impacts of cosmetic products preservatives in a zebrafish model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Saichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international symposium and workshop on Fish and amphibian embryos as alternative models in toxicology and teratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Aulnay-sous-Bois, France</w:t>
@@ -11453,652 +11453,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution – Part 1: from greywater to receiving water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eudes</w:t>
+                <w:t xml:space="preserve">Impacts de substituants des parabènes dans les produits cosmétiques sur l'environnement aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique du Réseau Public Contaminants, Nouveaux risques et Contaminants émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699797v1</w:t>
+                <w:t xml:space="preserve">hal-04284175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution -Part 2: Source reduction by changing personal consumption practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution – Part 1: from greywater to receiving water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway. </w:t>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699801v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the parabens, triclosan and triclocarban contamination in the continuum greywater – surface water</w:t>
+                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution -Part 2: Source reduction by changing personal consumption practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699767v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of parabens in cosmetic products: what impacts for the aquatic environment?</w:t>
+                <w:t xml:space="preserve">An overview of the parabens, triclosan and triclocarban contamination in the continuum greywater – surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699794v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de substituants des parabènes dans les produits cosmétiques sur l'environnement aquatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Substitution of parabens in cosmetic products: what impacts for the aquatic environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marthe Lopez</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique du Réseau Public Contaminants, Nouveaux risques et Contaminants émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284175v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements de pratiques, drivers de la contamination des eaux urbaines par les produits cosmétiques</w:t>
               </w:r>
@@ -12203,402 +12203,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads of parabens, triclosan and triclocarban in greywater: are PCPs the main source of contamination?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements de pratiques dans les produits cosmétiques des lanceurs d'alerte aux impacts sur le milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Caupos</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Eau &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Genève, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699860v1</w:t>
+                <w:t xml:space="preserve">hal-01154911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques dans les produits cosmétiques des lanceurs d'alerte aux impacts sur le milieu aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Eau &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Genève, Suisse. </w:t>
+              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154911v1</w:t>
+                <w:t xml:space="preserve">hal-01246508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Loads of parabens, triclosan and triclocarban in greywater: are PCPs the main source of contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246508v1</w:t>
+                <w:t xml:space="preserve">hal-01699860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t>
               </w:r>
@@ -12623,51 +12623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12686,398 +12686,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved organic matter on micropollutant sorption by clays and oxides in aquatic systems under strong urban pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soares-Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Caupos</w:t>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boudahmane</w:t>
+                <w:t xml:space="preserve">Damien Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biarritz, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989372v1</w:t>
+                <w:t xml:space="preserve">hal-00824008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of polymeric membranes as passive sampler for aquatic environment: laboratory calibration in an optimized pilot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Effect of dissolved organic matter on micropollutant sorption by clays and oxides in aquatic systems under strong urban pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soares-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983284v1</w:t>
+                <w:t xml:space="preserve">hal-00989372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of polymeric membranes as passive sampler for aquatic environment: laboratory calibration in an optimized pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lherm</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biarritz, France. 2013</w:t>
+              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824008v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t>
               </w:r>
@@ -14448,51 +14448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03772400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Paijens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ew00253a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03555531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Frere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202112047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02868245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04546-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koschorreck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Brink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00375-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02324397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06608-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02140030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derome" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01348249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6794-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S. Laigle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Naprix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03811910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283407v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Casterot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benrezkallah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Derome" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594671v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerdin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05153231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04156946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saichi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Saichi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01154911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soares-Pereira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00983284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594815v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00582379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1051" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03772400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Paijens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ew00253a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03555531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Frere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202112047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02868245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04546-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koschorreck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Brink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00375-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02324397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06608-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02140030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Katerine Lamprea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2272-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01348249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6794-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S. Laigle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00759884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQ89MH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.127" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert-Sainte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Naprix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03811910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Casterot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benrezkallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700738v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Derome" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00981564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962294v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758483v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594671v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerdin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05153231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04156946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saichi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284067v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284175v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Saichi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01154911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soares-Pereira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudahmane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00983284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594815v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00582379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1051" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04157410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>