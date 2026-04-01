--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -936,360 +936,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04244225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage Assemblages.</w:t>
+                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le champ patrimonial et sa fabrique urbaine en Asie du Sud-Est, 36, pp.125-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 36, pp.5-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092342v1</w:t>
+                <w:t xml:space="preserve">hal-03092341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond official heritage agendas: The third space of conservation practices in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.004209802095132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020951325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092341v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond official heritage agendas: The third space of conservation practices in Phnom Penh, Cambodia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIGURES D’UN URBANISME ASPIRATIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Urbanités sud-est asiatiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092346v1</w:t>
+                <w:t xml:space="preserve">hal-03092344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGURES D’UN URBANISME ASPIRATIONNEL</w:t>
+                <w:t xml:space="preserve">Heritage Assemblages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le champ patrimonial et sa fabrique urbaine en Asie du Sud-Est, 36, pp.125-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/moussons.6643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092344v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atomization of heritage politics in post-colonial cities: The case of Phnom Penh, Cambodia</w:t>
               </w:r>
@@ -1791,149 +1791,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Development in the Margins of a World Heritage Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amsterdam University Press, 1, 340 p., 2018, 978-94-6298-368-7. </w:t>
+              <w:t xml:space="preserve">Amsterdam University Press, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9789048534050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5117/9789462983687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505596v1</w:t>
+                <w:t xml:space="preserve">hal-02084165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Development in the Margins of a World Heritage Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amsterdam University Press, 2018, </w:t>
+              <w:t xml:space="preserve">Amsterdam University Press, 1, 340 p., 2018, 978-94-6298-368-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5117/9789462983687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9789048534050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084165v1</w:t>
+                <w:t xml:space="preserve">hal-03505596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1977,88 +1977,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Esposito Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldblum Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Laillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rahul Nath Choudhury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Chinese Investments in Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2066,259 +2070,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patrimoine urbain vraiment malaisien ?</w:t>
+                <w:t xml:space="preserve">Projets urbains associés à la Belt and Road Initiative en Asie du Sud-Est à Rangoun et à Malacca : une géopolitique urbaine sous le signe de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Delfolie, Nathalie Fau, Elsa Lafaye de Micheaux. </w:t>
+              <w:t xml:space="preserve">Christine Cabasset, Claire Thi-Liên Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaisie contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRASEC Les Indes Savantes, pp.523-547, 2021, 978-2-84654-593-8</w:t>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux, perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-54, 2021, L'Asie du Sud-Est 2021. Bilan, enjeux, perspectives., 978-2-84654-570-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498795v1</w:t>
+                <w:t xml:space="preserve">hal-03221550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets urbains associés à la Belt and Road Initiative en Asie du Sud-Est à Rangoun et à Malacca : une géopolitique urbaine sous le signe de la coopération</w:t>
+                <w:t xml:space="preserve">La terre aux étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Cabasset, Claire Thi-Liên Tran. </w:t>
+              <w:t xml:space="preserve">Christine Cabasset et Jérôme Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux, perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-54, 2021, L'Asie du Sud-Est 2021. Bilan, enjeux, perspectives., 978-2-84654-570-9</w:t>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2022. Bilan, Enjeux et Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRASEC Les Indes Savantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-100, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221550v1</w:t>
+                <w:t xml:space="preserve">hal-03498827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terre aux étrangers</w:t>
+                <w:t xml:space="preserve">Un patrimoine urbain vraiment malaisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Cabasset et Jérôme Samuel. </w:t>
+              <w:t xml:space="preserve">David Delfolie, Nathalie Fau, Elsa Lafaye de Micheaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Asie du Sud-Est 2022. Bilan, Enjeux et Perspectives.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaisie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASEC Les Indes Savantes, pp.523-547, 2021, 978-2-84654-593-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRASEC Les Indes Savantes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03498827v1</w:t>
+                <w:t xml:space="preserve">hal-03498795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoning as Default: The Politics of Foreign-Sponsored Urban Planning in Siem Reap, Cambodia</w:t>
               </w:r>
@@ -2371,173 +2375,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface</w:t>
+                <w:t xml:space="preserve">Clairs-obscurs. Politiques et programmes patrimoniaux en Asie du Sud-Est, entre célébration et négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gollion. </w:t>
+              <w:t xml:space="preserve">Vincent Négri et Isabelle SCHULTE-TENCKHOFF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Touristes et habitants. Conflits, complémentarités et arrangements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio, pp.149-156, 2018, 978-2-88474-395-2</w:t>
+              <w:t xml:space="preserve">Normer l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF - IRJS, 2018, 978-2-919211-88-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524452v1</w:t>
+                <w:t xml:space="preserve">hal-03524466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairs-obscurs. Politiques et programmes patrimoniaux en Asie du Sud-Est, entre célébration et négation</w:t>
+                <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Négri et Isabelle SCHULTE-TENCKHOFF. </w:t>
+              <w:t xml:space="preserve">Gollion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normer l’oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF - IRJS, 2018, 978-2-919211-88-3</w:t>
+              <w:t xml:space="preserve">Touristes et habitants. Conflits, complémentarités et arrangements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio, pp.149-156, 2018, 978-2-88474-395-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524466v1</w:t>
+                <w:t xml:space="preserve">hal-03524452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Reap-Angkor. Un héritage menacé à la périphérie d’un grand site</w:t>
               </w:r>
@@ -2853,51 +2857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0497800A"/>
+    <w:nsid w:val="2357319B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2011"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6843D54"/>
+    <w:nsid w:val="C99B9B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3149,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4648B3FF"/>
+    <w:nsid w:val="A75512B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3297,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7047BE7D"/>
+    <w:nsid w:val="8DF284CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3445,51 +3449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5609E7D9"/>
+    <w:nsid w:val="38846950"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2022"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3593,51 +3597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08EFC43E"/>
+    <w:nsid w:val="48434E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E9046666"/>
+    <w:nsid w:val="31F7E538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D8FB9B1"/>
+    <w:nsid w:val="CD30692A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4037,51 +4041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3AD90C34"/>
+    <w:nsid w:val="BBA23021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020951325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654418790766" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henco Bekkering" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeb Chowdhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Seekins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462985612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048534050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/4662?lang=fr&amp;amp;format=reader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020951325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654418790766" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henco Bekkering" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeb Chowdhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Seekins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462985612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048534050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/4662?lang=fr&amp;amp;format=reader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>