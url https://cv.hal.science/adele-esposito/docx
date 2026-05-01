--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -936,213 +936,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04244225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond official heritage agendas: The third space of conservation practices in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.004209802095132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020951325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092341v1</w:t>
+                <w:t xml:space="preserve">hal-03092346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond official heritage agendas: The third space of conservation practices in Phnom Penh, Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
+                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adele Esposito</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.5-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092346v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIGURES D’UN URBANISME ASPIRATIONNEL</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Esposito Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldblum Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,173 +2375,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairs-obscurs. Politiques et programmes patrimoniaux en Asie du Sud-Est, entre célébration et négation</w:t>
+                <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Négri et Isabelle SCHULTE-TENCKHOFF. </w:t>
+              <w:t xml:space="preserve">Gollion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normer l’oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF - IRJS, 2018, 978-2-919211-88-3</w:t>
+              <w:t xml:space="preserve">Touristes et habitants. Conflits, complémentarités et arrangements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio, pp.149-156, 2018, 978-2-88474-395-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524466v1</w:t>
+                <w:t xml:space="preserve">hal-03524452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface</w:t>
+                <w:t xml:space="preserve">Clairs-obscurs. Politiques et programmes patrimoniaux en Asie du Sud-Est, entre célébration et négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gollion. </w:t>
+              <w:t xml:space="preserve">Vincent Négri et Isabelle SCHULTE-TENCKHOFF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Touristes et habitants. Conflits, complémentarités et arrangements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio, pp.149-156, 2018, 978-2-88474-395-2</w:t>
+              <w:t xml:space="preserve">Normer l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF - IRJS, 2018, 978-2-919211-88-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524452v1</w:t>
+                <w:t xml:space="preserve">hal-03524466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Reap-Angkor. Un héritage menacé à la périphérie d’un grand site</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2357319B"/>
+    <w:nsid w:val="9F9B0030"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2011"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C99B9B01"/>
+    <w:nsid w:val="5534989E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A75512B7"/>
+    <w:nsid w:val="D1711594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8DF284CB"/>
+    <w:nsid w:val="B8D90489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38846950"/>
+    <w:nsid w:val="AD6A75BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2022"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3597,51 +3597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48434E97"/>
+    <w:nsid w:val="44F2A8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3745,51 +3745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="31F7E538"/>
+    <w:nsid w:val="7899ABDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CD30692A"/>
+    <w:nsid w:val="2E99DCD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4041,51 +4041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BBA23021"/>
+    <w:nsid w:val="C88B2727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4296,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020951325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654418790766" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henco Bekkering" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeb Chowdhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Seekins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462985612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048534050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/4662?lang=fr&amp;amp;format=reader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020951325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654418790766" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henco Bekkering" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeb Chowdhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Seekins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462985612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048534050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/4662?lang=fr&amp;amp;format=reader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>