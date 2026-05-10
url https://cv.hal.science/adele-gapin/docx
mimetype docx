--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -1162,51 +1162,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03683832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1258,95 +1258,95 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541248v1</w:t>
+                <w:t xml:space="preserve">hal-02183308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1398,73 +1398,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183308v1</w:t>
+                <w:t xml:space="preserve">hal-05541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1540,51 +1540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A57C780"/>
+    <w:nsid w:val="0A490E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-gapin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1282-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Rondeluk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c10589" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02917302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Khelifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU3034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05541248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-gapin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1282-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Rondeluk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c10589" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02917302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Khelifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU3034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05541248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>