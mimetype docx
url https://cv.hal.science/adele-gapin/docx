--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -434,325 +434,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
+                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryna Shymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Melville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (33), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231810v1</w:t>
+                <w:t xml:space="preserve">hal-04231811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Shymon</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Melville</w:t>
+                <w:t xml:space="preserve">Dorian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Thomas Ave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231811v1</w:t>
+                <w:t xml:space="preserve">hal-04231810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trithiocarbonate-Mediated RAFT Polymerization Enables the Synthesis of Homotelechelic N-Vinylpyrrolidone Oligomers with Surfactant Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik R Wurm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low band-gap polymer brushes: Influence of the end-group on the morphology of core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,51 +946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary Absorption versus Morphology in All-Conjugated Block Copolymer Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,51 +1099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of functional copolymers absorbing in the near infrared region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université de Pau et des Pays de l'Adour, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PAUU3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1162,91 +1162,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03683832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-capping of low band gap conjugated polymer for metal-oxide nanoparticles surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,135 +1258,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183308v1</w:t>
+                <w:t xml:space="preserve">hal-05541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-capping of low band gap conjugated polymer for metal-oxide nanoparticles surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,73 +1398,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541248v1</w:t>
+                <w:t xml:space="preserve">hal-02183308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1540,51 +1540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A490E6A"/>
+    <w:nsid w:val="6D97FBD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-gapin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1282-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Rondeluk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c10589" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02917302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Khelifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU3034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05541248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-gapin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1282-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Rondeluk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c10589" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02917302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Khelifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU3034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05541248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>