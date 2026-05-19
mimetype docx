--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -85,2846 +85,3249 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5825-9283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">201045214</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040177v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient dissimilation in Mongolian: implications for diachrony</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaela Hejná</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903662v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aspiration entre phonologie, écriture et analyse grammaticale en Grèce ancienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gradient dissimilation in Mongolian: implications for diachrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hejná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.254-266</w:t>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305020v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilation can be gradient: Evidence from Aberystwyth English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’aspiration entre phonologie, écriture et analyse grammaticale en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Hejná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.254-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704665v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dissimilation can be gradient: Evidence from Aberystwyth English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hejná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de rho aspiré en grec ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.221-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bilinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberystwyth English Pre-aspiration in Apparent Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Míša Hejná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, France. pp.3532-3536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439307v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t>
+              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798551v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931786v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.id. 09004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207809004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977812v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai (&amp; virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270089v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.295-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336119v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336112v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two Phonologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhotics in Phonological Theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim BRANDAO DE CARVALHO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Linh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du singhalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie de l'hébreu moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du chinois (mandarin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02419304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie de l'arménien occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaid Donabedian-Demopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie de l'arménien oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaid Donabedian-Demopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie du khmer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phonologie du tibétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768076v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie du tibétain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phonologie du khmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rithy Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765942v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du peul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mohamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Mounirou Déme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du hindi et de l'ourdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Montaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du comorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie du bambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vydrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2934,114 +3337,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut phonologique de l'aspiration en grec ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 8, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01704635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3109,51 +3512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CC823CD"/>
+    <w:nsid w:val="E6E1DA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3340,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-jatteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5825-9283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hejn&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;&#353;a Hejn&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Donabedian-Demopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rithy Antelme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mohamadou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mounirou D&#233;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-jatteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5825-9283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201045214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hejn&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;&#353;a Hejn&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim BRANDAO DE CARVALHO" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Donabedian-Demopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rithy Antelme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mohamadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mounirou D&#233;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01704635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>