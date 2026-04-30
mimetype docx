--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -931,238 +931,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of R. Gosner, J. Hayne (eds) Local experiences of connectivity and mobility in the ancient west-central Mediterranean, Sheffield, 2024</w:t>
+                <w:t xml:space="preserve">Was Delphi the Centre of the World ? The Myth of the Omphalos and the Road-Network of Ancient Delphi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+              <w:t xml:space="preserve">Studia Hercynia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025019v1</w:t>
+                <w:t xml:space="preserve">hal-05025018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was Delphi the Centre of the World ? The Myth of the Omphalos and the Road-Network of Ancient Delphi</w:t>
+                <w:t xml:space="preserve">Routes politiques : les réseaux routiers dans la structuration des territoires en Grèce antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Hercynia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025018v1</w:t>
+                <w:t xml:space="preserve">hal-05025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes politiques : les réseaux routiers dans la structuration des territoires en Grèce antique</w:t>
+                <w:t xml:space="preserve">Review of R. Gosner, J. Hayne (eds) Local experiences of connectivity and mobility in the ancient west-central Mediterranean, Sheffield, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025015v1</w:t>
+                <w:t xml:space="preserve">hal-05025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration des routes dans les cités grecques : l’apport de deux inscriptions hellénistiques1</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umr 8167 Orient &amp; Méditerranéez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, 2021, Journées Jeunes Chercheurs, Fabienne Dugast</w:t>
+              <w:t xml:space="preserve">, 4, 2021, Journées Jeunes Chercheurs Orient &amp; Méditerranée, Fabienne Dugast</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437FBC84"/>
+    <w:nsid w:val="72FB08FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-vorsanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6737-0898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/Portraits/adele-vorsanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouffi&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsimicha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/PHUQ3047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-vorsanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6737-0898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/Portraits/adele-vorsanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouffi&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsimicha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/PHUQ3047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>