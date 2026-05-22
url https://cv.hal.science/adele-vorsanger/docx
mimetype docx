--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1450,165 +1450,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre routes et ports en Grèce antique</w:t>
+                <w:t xml:space="preserve">The Road-Network of Ancient Megaris : State of the Art and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e rencontre L’Antiquité en Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Typhaine Haziza, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Megarika III – From Sicily to the Black Sea : latest research on ancient Megarian cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reine-Marie Bérard; Thierry Lucas, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025057v1</w:t>
+                <w:t xml:space="preserve">hal-05025044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Road-Network of Ancient Megaris : State of the Art and Perspectives</w:t>
+                <w:t xml:space="preserve">La relation entre routes et ports en Grèce antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Megarika III – From Sicily to the Black Sea : latest research on ancient Megarian cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reine-Marie Bérard; Thierry Lucas, Jun 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">7e rencontre L’Antiquité en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Typhaine Haziza, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025044v1</w:t>
+                <w:t xml:space="preserve">hal-05025057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1908,295 +1908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vorsanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Prévost; Thomas Salmon; Margaux Spruyt; Adèle Vorsanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 22 mai 2018 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.120-121, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+              <w:t xml:space="preserve">, pp.10-12, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62806/WDNE1392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62806/RJGG8736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507669v1</w:t>
+                <w:t xml:space="preserve">hal-05495926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vorsanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Spruyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Vorsanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Prévost; Thomas Salmon; Margaux Spruyt; Adèle Vorsanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 22 mai 2018 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-12, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+              <w:t xml:space="preserve">, pp.120-121, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62806/RJGG8736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62806/WDNE1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495926v1</w:t>
+                <w:t xml:space="preserve">hal-05507669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des voies et perception de l'espace. Le lexique de la route et du trajet terrestre en grec ancien</w:t>
               </w:r>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72FB08FB"/>
+    <w:nsid w:val="22962FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-vorsanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6737-0898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/Portraits/adele-vorsanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouffi&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsimicha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/PHUQ3047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adele-vorsanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6737-0898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/Portraits/adele-vorsanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouffi&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsimicha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/PHUQ3047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>