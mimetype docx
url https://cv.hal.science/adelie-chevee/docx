--- v0 (2026-03-05)
+++ v1 (2026-05-19)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6282-0731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EX2pVHgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -177,747 +198,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A professor in power? Thinking about organic intellectual(s) with Burhan Ghalioun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Narrating Against Uncertainty: Newspaper Documentation in the Syrian Revolutionary Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions: International Journal of Postcolonial Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1369801X.2025.2504938⟩</w:t>
+              <w:t xml:space="preserve">Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00323217241285359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223164v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrating Against Uncertainty: Newspaper Documentation in the Syrian Revolutionary Movement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A professor in power? Thinking about organic intellectual(s) with Burhan Ghalioun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interventions: International Journal of Postcolonial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1369801X.2025.2504938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00323217241285359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038167v1</w:t>
+                <w:t xml:space="preserve">hal-05223164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives syriennes déplacées. La production de récits alternatifs par une pratique professionnelle transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (102), pp.69-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.102.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une nouvelle République : la revue en ligne Al-Jumhuriya, un site syrien transnational</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Suriyya al-Asad to Souriatna: Civic Nationalism in the Syrian Revolutionary Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152, pp.183-206. </w:t>
+              <w:t xml:space="preserve">Nations and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.154-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remmm.18880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nana.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04288034v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Suriyya al-Asad to Souriatna: Civic Nationalism in the Syrian Revolutionary Press</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour une nouvelle République : la revue en ligne Al-Jumhuriya, un site syrien transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nations and Nationalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nana.12787⟩</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.18880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655733v1</w:t>
+                <w:t xml:space="preserve">halshs-04288034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le siècle du populisme. Histoire, théorie, critique de Pierre Rosanvallon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mutual Aid in north London during the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2021.1890574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04656727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Aid in north London during the Covid-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le siècle du populisme. Histoire, théorie, critique de Pierre Rosanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04656714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intellectual and the people in Egyptian literature and culture: Amāra and the 2011 revolution (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Levant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), pp.133-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20581831.2017.1385913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the Principle of Distinction Between Civilians and Combatants: A Critical Case Study of Militarized Syrian Refugees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">St. Antony’s International Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Humanitarian Intervention: Contemporary Normative and Legal Debates, 11 (1), pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -927,111 +948,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Moralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création "en exil" : art, justice et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adélie Chevée et Melissa Moralli, Apr 2024, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1041,201 +1062,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impensé du retour. Dialogue sur la création syrienne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia Al Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Fabbiano; Camille Faucourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revenir. Expériences du retour en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coédition Anamosa / éditions du Mucem, pp.110-121, 2024, 978-2-38191-106-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés syriens au Liban: l'affirmation d'une existence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Berthelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie et pratique des relations internationales au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Editions du Cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-26, 2013, Les Cahiers du CCMO, 978-2-84924-344-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,100 +1266,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Syrian grassroots intellectuals: critique and political commitment in the revolutionary press (2011-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Political science. School of Oriental and African Studies (SOAS), 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04657293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1348,100 +1369,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science politique et recherche internationale : la frénésie des grandes conférences !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ugkj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1451,109 +1472,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Syrian intellectual life after 2011: fieldwork in Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12, Bulletin for the Council for British Research in the Levant. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1621,51 +1642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E56D2BFC"/>
+    <w:nsid w:val="CB3BAEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1852,51 +1873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-chevee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6282-0731" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chev&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369801X.2025.2504938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217241285359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.18880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2021.1890574" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2017.1385913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Al Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-theorie-relations-internationales.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04657293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugkj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-chevee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6282-0731" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EX2pVHgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chev&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217241285359" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369801X.2025.2504938" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.18880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2021.1890574" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2017.1385913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Al Dahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-theorie-relations-internationales.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04657293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugkj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>