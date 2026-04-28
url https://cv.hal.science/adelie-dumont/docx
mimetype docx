--- v0 (2026-03-10)
+++ v1 (2026-04-28)
@@ -1228,51 +1228,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway.</w:t>
+                <w:t xml:space="preserve">Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Zeriouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Nani</w:t>
@@ -1311,102 +1311,102 @@
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176574. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546302v1</w:t>
+                <w:t xml:space="preserve">hal-01556649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway</w:t>
+                <w:t xml:space="preserve">Correction: Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Zeriouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Nani</w:t>
@@ -1445,78 +1445,78 @@
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170823. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556649v1</w:t>
+                <w:t xml:space="preserve">hal-01546302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of polyphenol-rich infusions from carob ( Ceratonia siliqua ) leaves and cladodes of Opuntia ficus-indica against inflammation associated with diet-induced obesity and DSS-induced colitis in Swiss mice</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F79D1BC"/>
+    <w:nsid w:val="2CE249FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2060,51 +2060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6558-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Le-Vi Kieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Perrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05209-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sergushichev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00471-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02926629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mignotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Dusuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI130996" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01716061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zeriouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Nani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belarbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176574" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aboura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Murtaza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fluckiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.11.125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCI013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6558-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Le-Vi Kieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Perrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05209-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sergushichev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00471-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02926629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mignotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Dusuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI130996" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01716061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zeriouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Nani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belarbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aboura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Murtaza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fluckiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.11.125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCI013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>