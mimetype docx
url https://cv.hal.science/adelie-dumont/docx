--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -332,391 +332,391 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M Firulyova</w:t>
+                <w:t xml:space="preserve">Maria Firulyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39, </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.110949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794801v1</w:t>
+                <w:t xml:space="preserve">hal-03858946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of Elovl5 promotes breast cancer metastasis through a lipid-droplet accumulation-mediated induction of TGF-β receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the sex-specific diversity and functions of adrenal gland macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh-Le-Vi Kieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Maria M Firulyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05209-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972007v1</w:t>
+                <w:t xml:space="preserve">hal-03794801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the sex-specific diversity and functions of adrenal gland macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna Merlin</w:t>
+                <w:t xml:space="preserve">Downregulation of Elovl5 promotes breast cancer metastasis through a lipid-droplet accumulation-mediated induction of TGF-β receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh-Le-Vi Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05209-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858946v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-canonical glutamine transamination sustains efferocytosis by coupling redox buffering to oxidative phosphorylation</w:t>
               </w:r>
@@ -1228,191 +1228,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway</w:t>
+                <w:t xml:space="preserve">Protective effects of polyphenol-rich infusions from carob ( Ceratonia siliqua ) leaves and cladodes of Opuntia ficus-indica against inflammation associated with diet-induced obesity and DSS-induced colitis in Swiss mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Zeriouh</w:t>
+                <w:t xml:space="preserve">Ikram Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Nani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Rosny</w:t>
+                <w:t xml:space="preserve">Babar Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170823⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.1022 - 1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.11.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556649v1</w:t>
+                <w:t xml:space="preserve">hal-01686112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Zeriouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Nani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,237 +1420,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176574. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01546302v1</w:t>
+                <w:t xml:space="preserve">hal-01556649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of polyphenol-rich infusions from carob ( Ceratonia siliqua ) leaves and cladodes of Opuntia ficus-indica against inflammation associated with diet-induced obesity and DSS-induced colitis in Swiss mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Phenolic extract from oleaster (Olea europaea var. Sylvestris) leaves reduces colon cancer growth and induces caspase-dependent apoptosis in colon cancer cells via the mitochondrial apoptotic pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Zeriouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Nani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Aboura</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fluckiger</w:t>
+                <w:t xml:space="preserve">Charlotte de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.1022 - 1035. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.11.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686112v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1829,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CE249FC"/>
+    <w:nsid w:val="240EADA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2060,51 +2060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6558-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Le-Vi Kieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Perrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05209-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sergushichev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00471-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02926629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mignotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Dusuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI130996" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01716061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zeriouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Nani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belarbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aboura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Murtaza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fluckiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.11.125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCI013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6558-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh-Le-Vi Kieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Perrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05209-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sergushichev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00471-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Julla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02926629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mignotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Dusuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI130996" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01716061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aboura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Nani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belarbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Murtaza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fluckiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.11.125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zeriouh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02139419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCI013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>