--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -438,650 +438,650 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a wiki-integrated workflow to build a living review on just sustainability transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways towards member participation in governance of cooperatives: Conjunction of motivations and resources in the case of French community energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mekarni</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Adélie Ranvillle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (2), pp.257 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gerbet</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apce.12501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496986v1</w:t>
+                <w:t xml:space="preserve">hal-05449293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring democracy in cooperatives</w:t>
+                <w:t xml:space="preserve">Towards Normative Theories of Social Entrepreneurship. A Review of the Top Publications of the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Ranville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.407 - 438. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03167609v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-021-04867-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling economic exclusion through social business models: a typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Ranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02692171.2019.1707785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux comprendre les facteurs de succès de la coopérative avec la théorie de l’auto-organisation d’Elinor Ostrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Ranville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 347 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.347.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways towards member participation in governance of cooperatives: Conjunction of motivations and resources in the case of French community energy</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05449293v1</w:t>
+                <w:t xml:space="preserve">Developing a wiki-integrated workflow to build a living review on just sustainability transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Ranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mekarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Årup Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Normative Theories of Social Entrepreneurship. A Review of the Top Publications of the Field</w:t>
+                <w:t xml:space="preserve">Measuring democracy in cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Ranville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...233 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.347.0092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888981v1</w:t>
+                <w:t xml:space="preserve">halshs-03167609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1268,51 +1268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B895112"/>
+    <w:nsid w:val="EA9F6287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-ranville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3993-6135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5999-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lor&#232;ne Vernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dieler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Pinkse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mekarni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gerbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#197;rup Nielsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranvillle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04867-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Shanahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2019.1707785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-ranville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3993-6135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5999-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lor&#232;ne Vernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dieler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Pinkse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranvillle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04867-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Shanahan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2019.1707785" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mekarni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gerbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#197;rup Nielsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>