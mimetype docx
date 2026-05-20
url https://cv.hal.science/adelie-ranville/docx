--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -1,1213 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1162 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adélie Ranville </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adelie-ranville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3993-6135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=GZ1SSdMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAZ-5999-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do companies use digital technologies to do their net-zero transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lorène Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Dieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Pinkse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Critical Management Studies (ICMS) Conference 2025 – Minding our Own Business: Radically Re-imagining and Transforming Business for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLOW Network, Jun 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining value(s) to understand social enterprises’ business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Conference on New Business Models, New Business Models for Sus- tainable Entrepreneurship, Innovation, and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en quête de ressources ou des ressources en manque de gestion collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de l’Association d’économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d’économie sociale, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a wiki-integrated workflow to build a living review on just sustainability transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mekarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Årup Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring democracy in cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways towards member participation in governance of cooperatives: Conjunction of motivations and resources in the case of French community energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranvillle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (2), pp.257 - 299. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Normative Theories of Social Entrepreneurship. A Review of the Top Publications of the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.407 - 438. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-021-04867-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling economic exclusion through social business models: a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Shanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02692171.2019.1707785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les facteurs de succès de la coopérative avec la théorie de l’auto-organisation d’Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 347 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.347.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research report on ‘Renewable Energy Cooperative’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lorene Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SONNET: EU Horizon 2020 Grant agreements no: 837498. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1268,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA9F6287"/>
+    <w:nsid w:val="C7C47D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1499,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-ranville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3993-6135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5999-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lor&#232;ne Vernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dieler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Pinkse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranvillle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04867-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Shanahan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2019.1707785" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mekarni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gerbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#197;rup Nielsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelie-ranville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3993-6135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=GZ1SSdMAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5999-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lor&#232;ne Vernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dieler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Pinkse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mekarni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gerbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#197;rup Nielsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Ranvillle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-021-04867-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Shanahan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2019.1707785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>