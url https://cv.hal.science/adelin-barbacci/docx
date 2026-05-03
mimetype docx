--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -315,408 +315,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Disease Phenotyping Reveals Distinct Resistance Mechanisms of Tomato Crop Wild Relatives against Sclerotinia sclerotiorum</w:t>
+                <w:t xml:space="preserve">Emergence of hyperuniformity from reaction-diffusion interactions in Turing patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Einspanier</w:t>
+                <w:t xml:space="preserve">Eric Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Tominello-Ramirez</w:t>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Hasler</w:t>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34133/plantphenomics.0214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.L062401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/5frq-hk7t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718621v1</w:t>
+                <w:t xml:space="preserve">hal-05514792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral transcriptome rewiring promotes quantitative disease resistance evolvability at the species level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plcell/koaf105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of hyperuniformity from reaction-diffusion interactions in Turing patterns</w:t>
+                <w:t xml:space="preserve">High-Resolution Disease Phenotyping Reveals Distinct Resistance Mechanisms of Tomato Crop Wild Relatives against Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballestero</w:t>
+                <w:t xml:space="preserve">Severin Einspanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christopher Tominello-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.L062401. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.0214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/5frq-hk7t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34133/plantphenomics.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514792v1</w:t>
+                <w:t xml:space="preserve">hal-04718621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le son fait aux plantes</w:t>
               </w:r>
@@ -728,77 +728,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -970,51 +970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,494 +1055,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Sequence and Expression Diversification Associate Members of the PADRE Gene Family With Response to Fungal Pathogens</w:t>
+                <w:t xml:space="preserve">Phylotranscriptomics of the Pentapetalae Reveals Frequent Regulatory Variation in Plant Local Responses to the Fungal Pathogen Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Sucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Barascud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00491⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.1820-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051478v1</w:t>
+                <w:t xml:space="preserve">hal-02908007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of an Arabidopsis NLR gene as a candidate conferring susceptibility to Sclerotinia sclerotiorum using time‐resolved automated phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Navaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barascud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (2), pp.903-917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.14747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylotranscriptomics of the Pentapetalae Reveals Frequent Regulatory Variation in Plant Local Responses to the Fungal Pathogen Sclerotinia sclerotiorum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Patterns of Sequence and Expression Diversification Associate Members of the PADRE Gene Family With Response to Fungal Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Godiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.1820-1844. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercellular cooperation in a fungal plant pathogen facilitates host colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (8), pp.3193-3201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1570,1435 +1570,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and cell wall contributions to apple mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shifts in diversification rates and host jump frequencies shaped the diversity of host range among Sclerotiniaceae fungal plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Navaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Andrew Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Foucat</w:t>
+                <w:t xml:space="preserve">John P. Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1309-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621262v1</w:t>
+                <w:t xml:space="preserve">hal-02629261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in diversification rates and host jump frequencies shaped the diversity of host range among Sclerotiniaceae fungal plant pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Water and cell wall contributions to apple mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Taylor</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Clarkson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (5), pp.1309-1323. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.386-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629261v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on plant-pathogen interactions from molecular toward systems biology perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullrich Rainer Dubiella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (4), pp.720-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (18), pp.5137-5146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon optimization underpins generalist parasitism in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Navaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Derbyshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, 35 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.22472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging trends in molecular interactions between plants and the broad host range fungal pathogens &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Navaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barascud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamic mechanical properties of apple tissue and relationships with the intracellular water status, gas distribution, histological properties and chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Winisdorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamical journey in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust videogrametric method for the velocimetry of wind-induced motion in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 184, pp.220-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Brick in the Cell Wall: Biosynthesis Dependent Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of a mechanical model describing the trunk behaviour of mature beech trees (Fagus sylvatica L.) under the static loading of the crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (6), pp.1137-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-009-0367-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3066,51 +3078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C9DA8B"/>
+    <w:nsid w:val="61F23B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3297,51 +3309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelin-barbacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3156-272X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy a B Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03906-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Einspanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tominello-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5frq-hk7t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didelon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barascud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14747" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811267116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Clarkson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Rainer Dubiella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13429" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Derbyshire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00422" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Winisdorffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2015.02.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0367-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCFLJ95F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelin-barbacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3156-272X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy a B Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03906-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5frq-hk7t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Einspanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tominello-Ramirez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barascud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811267116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Clarkson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RV2PJ06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Rainer Dubiella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Derbyshire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Winisdorffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2015.02.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00481" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0367-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCFLJ95F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>