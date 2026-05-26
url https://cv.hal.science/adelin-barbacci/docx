--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -315,274 +315,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of hyperuniformity from reaction-diffusion interactions in Turing patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral transcriptome rewiring promotes quantitative disease resistance evolvability at the species level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballestero</w:t>
+                <w:t xml:space="preserve">Remco Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/5frq-hk7t⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koaf105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514792v1</w:t>
+                <w:t xml:space="preserve">hal-05131673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral transcriptome rewiring promotes quantitative disease resistance evolvability at the species level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+                <w:t xml:space="preserve">Emergence of hyperuniformity from reaction-diffusion interactions in Turing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco Stam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.L062401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koaf105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/5frq-hk7t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131673v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Disease Phenotyping Reveals Distinct Resistance Mechanisms of Tomato Crop Wild Relatives against Sclerotinia sclerotiorum</w:t>
               </w:r>
@@ -607,64 +607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Tominello-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.0214. </w:t>
@@ -728,77 +728,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballestero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -970,51 +970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of an Arabidopsis NLR gene as a candidate conferring susceptibility to Sclerotinia sclerotiorum using time‐resolved automated phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Navaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,64 +1368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (8), pp.3193-3201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1589,90 +1589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in diversification rates and host jump frequencies shaped the diversity of host range among Sclerotiniaceae fungal plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Navaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (5), pp.1309-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on plant-pathogen interactions from molecular toward systems biology perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ullrich Rainer Dubiella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Genin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (18), pp.5137-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607459v1</w:t>
+                <w:t xml:space="preserve">hal-01593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+                <w:t xml:space="preserve">Advances on plant-pathogen interactions from molecular toward systems biology perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullrich Rainer Dubiella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (18), pp.5137-5146. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.720-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593458v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon optimization underpins generalist parasitism in fungi</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamical journey in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2622,51 +2622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust videogrametric method for the velocimetry of wind-induced motion in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,77 +2768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Brick in the Cell Wall: Biosynthesis Dependent Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of a mechanical model describing the trunk behaviour of mature beech trees (Fagus sylvatica L.) under the static loading of the crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61F23B28"/>
+    <w:nsid w:val="7DDA9E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3309,51 +3309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelin-barbacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3156-272X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy a B Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03906-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5frq-hk7t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Einspanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tominello-Ramirez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barascud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811267116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Clarkson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RV2PJ06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Rainer Dubiella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Derbyshire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Winisdorffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2015.02.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00481" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0367-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCFLJ95F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelin-barbacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3156-272X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy a B Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03906-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5frq-hk7t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Einspanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tominello-Ramirez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barascud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811267116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Clarkson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RV2PJ06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Rainer Dubiella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Derbyshire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Winisdorffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2015.02.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00481" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0367-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCFLJ95F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>