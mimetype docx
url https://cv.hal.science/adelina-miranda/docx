--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> adelina Miranda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue, ma formation initiale en Italie s’est poursuivie en France avec une thèse de doctorat portant sur Mouvements et enracinements. Le cas de Casalvieri (Italie) et de ses migrants (1993). En 2013, j’ai soutenu une d’Habilitation à Diriger des Recherches sur Décentrer la production des savoirs. Pour une approche critique des migrations. Entre 2000 et 2015, j’ai été ricercatrice auprès du département de Sciences Sociales (spécialité anthropologie) à l’Università di Napoli « Federico II » et j’ai participé à la vie de deux laboratoires de recherche en France, l’un dédié aux études du genre (GTM /CRESPPA, Paris8) et l’autre aux études urbaines (CHR/LAVUE). En 2015, j’ai été nommée professeure en anthropologie à l’Université de Poitiers. Affiliée au laboratoire de recherche MIGRINTER, j’en ai assumé la direction administrative et scientifique entre le 1 janvier 2018 et le 31 décembre 2021. Depuis 2018, je suis affiliée à l’Institut Convergence Migrations et membre du CNU section 20.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les migrations féminines dans leur complexité : perspectives féministes à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15arj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Santana de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre une vision androcentrée des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.392.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia (1961-2021): l'itinerario di un'intellettuale cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie en migration, ethnographie des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.1825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes migratoires à travers les études sur les émigrations et les immigrations des femmes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions familiales en situations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trocadero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Trocadero.2018.i30.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes d’images. Les usages culturels de la figure des migrants arrivant en Italie par la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b5df28r5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Coexistence, imbrication et superposition des flux migratoires italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Coexistence, imbrication et superposition des flux migratoires italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (21-28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Coexistence, Interweaving and Overlapping of Italian Migration Flows [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione: Coesistenza, interconnessioni e sovrapposizione dei flussi migratori italiani [ Versione en Italiano]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations internationales entre perspectives nationales et internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseigner les migrations internationales, 17, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master Migrations internationales, espaces et sociétés à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmoll Camille, Thiollet Hélène et Wihtol de Wenden Catherine, &amp;lt;i&amp;gt;Migrations en Méditerranée. Permanences et mutations à l’heure des révolutions et des crises&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3-4), pp.356-358. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegnazioni sociospaziali e accomodamenti locali delle politiche abitative nazionali nella banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EtnoAntropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los usos controvertidos del concepto de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tramas/Maepova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegnazioni sociospaziali e politiche urbane in un quartiere della banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EtnoAntropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si proches, si éloignés : frères et sœurs séparés par les migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.153.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d'immigrés en Italie entre assignations et revendications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.141.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter son expérience migratoire. Les parcours de Halima, Salima, Fatima et Amina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1300, 104-113 http://www.cairn.info/revue-hommes-et-migrations-2012-6-page-104.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roulleau-Berger, &amp;lt;i&amp;gt;Migrer au féminin&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Roulleau-Berger Laurence, 2010, Migrer au féminin, PUF, Revue Européenne des Migrations Internationale, 2011/1, Vol. 27, p. 181-182 . http://remi.revues.org/5416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages controversés du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dossier: Les rapports de sexe sont-ils solubles dans le genre ?, 124-125, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.5260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations des migrantes : un processus d’émancipation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.051.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de genre et de générations dans les familles transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1001397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples situations migratoires féminines autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Cambrézy Luc, Laacher Smaïn, Lassailly-Jacob Véronique, Legoux Luc (Ed), 2008, L’asile au Sud, La Dispute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux, &amp;quot;L’asile au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha LILLO et Philippe RYGIEL (dir.), &amp;lt;i&amp;gt;Images et représentations du genre en migration. Mondes atlantiques XIXe-XXe siècles&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (3), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marocains en Italie : au-delà du commerce ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations féminines et perspective de genre en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26-27, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/naqd.026.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.771-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellanos Alicia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une multiplicité de temporalités. Quand les mots des scientifiques rencontrent les interprétations des habitants de la région du Vésuvehttp://temporalites.revues.org/542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il valore del materno nelle pratiche delle assistenti materne francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia, antropologia e scienze del linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière dans l’intimité. La confrontation culturelle entre femmes étrangères et femmes autochtones dans l’espace domestique http://cedref.revues.org/551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras culturales en el ámbito doméstico. Trabajadoras extranjeras y empleadoras italianas en el área urbana de Nápoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, 63-75 http://www.redalyc.org/html/747/74702507/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiche straniere e datrici di lavoro autoctone. Un incontro culturale asimmetrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.859-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les entreprises italo-françaises dans la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (78), pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation d’un rapport intime à caractère privé. Les métiers de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Cristofari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GEDISST (Groupe d'étude sur la division sociale et sexuelle du travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22, pp.126-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilocalismo e multilocalismo dei migranti italiani: la costituzione di un campo migratorio contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.165-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approccio localizzato. Un incontro mancato tra sociologia e etnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agencement de la multilocalité depuis le lieu d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80-81, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.1996.80.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villageois et émigrés à Casalvieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135-136, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et multipositionnement des chercheur.e.s. Vers une éthique située de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, mobilisations et éthique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de l’Ouest, Université d’Angers, Jun 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las migraciones en el mediterráneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI congreso Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Murcia, Oct 2025, Murcia - Espagne, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraités italiens en Tunisie, entre familles transnationale et défiscalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veillir en Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, MSHS; Mimmoc; Chaire Senghor en francophonie nord-américaine, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendant·es des Italien·nes en France. Espaces généalogiques et élaboration d’une positionalité hégémonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces généalogiques migratoires. Italiens d’origine étrangère et descendants des Italiens en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’ Urmis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations dans la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Migrations, circulations et altérités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urmis, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés autour de la migration au Maghreb et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC/MADAR, Oct 2024, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et interculturalité. Une perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des savoirs et formes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'écriture : lectures en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Oct 2024, Sousse (TU), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles migrations muséifier ? Quelques réflexions à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Droits de l'Homme, Oct 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionalité et multiposionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche féministe et études migratories dans une perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Migrinter, MIMOC, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Intersectionnalité Multipositionalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aïn Chock Université Hassan II de Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi migrazioni e genere: per un doppio distanziamento storico e antropologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e mligrazioni. Uno sguardo interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Orientale di Napoli, Università di Padova, May 2023, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement social et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADSIS, Faculté des Lettres, des sciences humaines de Aïn Chock Université Hassan II de Casablanca, Jun 2023, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decostruire une visone adultocentrica delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decostruire une visone adultocentrata delle migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Vanvitelli, Caserta, Jun 2023, Caserta (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie à l'épreuve des migrations. Au-delà des frontières disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès internationale de l'AEFA « La crise, un objet pour l’anthropologie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Ethnologie et d’Anthropologie (AEFA), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et multipositionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche féministe et études migratoires dans une perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Migrinter, MIMMOC, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes androcentré et adultocentré dans les études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Migration Internationale des jeuenes et mineurs africains vers l’Eruope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jun 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi migrazioni e genere: per un doppio distanziamento storico e antropologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e Migrazioni : una perspettiva interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie des migrations : questionner la place que l’anthropologie occupe dans le champ migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment fait-on de l’anthropologie en France au début des années 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2021, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes configurations migratoires autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, discours sur les migrant-e-es en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Troyes, Jan 2021, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères qui restent – La chercheure, les migrants et les politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DivDroit_FaMi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence de différentes configurations migratoires dans les métropoles autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être citoyen en métropole. Mobilités et hospitalité en période de trouble sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Caire, Egypte, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes qualitatives : relation entre enquêteurs et enquêtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale genere per lo studio delle migrazioni? Qualche riflessione e tanti interrogativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, sessualità e migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOMI, Università degli Studi Orientale, 2019, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide : un mot écran ? Réflexions critiques sur familialisme et les violences conjugales à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, violence et régimes d’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trente ans des Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le (in)dicible et l’(in)audible. Pour une approche méthodologique biographique intersectionnelle située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de migration en contexte de violence ou quand raconter devient impossible. Approche comparée France-Québec pour un dialogue entre migrants, praticiens et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des faits : les migrations des femmes autour de la Méditerrané, Le vocabulaire des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations : une expérience émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La palette des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples usages de la relation biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Collagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità.L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et familles : pour une approche relationnelle des études des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration : une histoire de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nanterre, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et frontières disciplinaires en sociologie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 Congrès AFS, Sociologie des pouvoirs, Pouvoir de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des demandeurs d’asile en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi de la diversité dans le monde du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Assemblée Nationale, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, classes et genre : les rapports de domination en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Croiser genre et classe. Objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes d’images. L'arrivée des demandeurs d'asile en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Réfugiés en Images, Images de réfugiés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER – Migrations internationales, espaces et sociétés; IREMAM – Institut de recherches et d’"tudes sur les mondes arabes et musulmans, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports sociaux de sexe spatialisés. La mise en perspective de trois cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces urbains transformés et rapports de genre dans les sociétés arabes et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Études Arabes et de l’Orient (CEAO) EA 1734, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, médias et protestations en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées anthropologiques de l'AFEA : Une exploration des méthodes, des terrains et des concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et frontières disciplinaires en sociologie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement. XX Congrès de l’AISFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISFL, 2016, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative et produit des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection et réhabilitation des Mineur(e)s en détention au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oiwa, Ministère de la justice Sénégalais, 2015, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà l’essentialisme, (re)penser l’intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Congrès, La sociologie, une science contre nature ? Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2015, S. Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluizione dei conflitti urbani nella banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Convegno A.I.S.E.A. (Associazione Italiana Studi Etno-antropologici): Conflitti e crisi. Pratiche di resistenza e strategie di mediazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.I.S.E.A. (Associazione Italiana Studi Etno-antropologici), 2014, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, Mobilities and Migrants’ Networks in the Mediterranean Region».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fabric of sociological knowledge. Post-Western Sociology in France and in China Third Sino-French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sociology, Peking University, and Triangle, UMR 5206 CNRS-ENS Lyon, 2014, Peking, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi incrociati tra emigrazioni e immigrazioni femminili italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni ieri e oggi, Americhe, Europa e Italia a confronto (1945-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Università di Salerno, 2014, Maiori, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des femmes et ordre de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interdisciplinaire des Sciences de l’Homme en Alsace, Laboratoire Dyname, Réseau Thématique 2 « Migrations, Altérité et Internationalisation (AFS), 2014, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in Movement. Geopolitics, Cultures and Rights, International conference on Stories Migrants Cultures, Rights, Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caserta (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes migratoires occidentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congrès Association Française de Sociologie : Les Dominations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports sociaux dans les fratries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique des Migrations et des Savoirs Associés : Mobilités, Espaces Productifs et Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMCA, Universidad del Claustro de Sor Juana, 2013, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émigrer, immigrer, transiter, s’installer en Italie. Quelques réflexions autour d’un apparent paradoxe sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentro e fuori. Mobilità internazionali e dinamiche territoriali in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Géographie-Cités UMR 8504 Aix-Marseille-Université, U. de Valenciennes, Società Geografica Italiana, 2013, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrations féminines et assignations sociospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et rapports sociaux de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs, U. Paris-Est Marne-la-Vallée, 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour networks and family networks in a migratory context : the case of Napoli Chinese entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque of International Union of Anthropological and Ethnological Sciences: Issues of Legitimacy: Entrepreneurial Culture, Corporate Responsibility and Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union of Anthropological and Ethnological Sciences, 2012, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles migratoires et échelles de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congrès international des recherches féministes francophones : Imbrication des rapports de pouvoir : Discriminations et privilèges de genre, de race, de classe et de sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas migratorias y presencia económica des mujeres de les países de Europa Central y Oriental en Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ex URSS hacia todos los lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma Metropolitana- Xochimilco, 2012, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et migration : de nouvelles questions pour une connaissance renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès AFS : Créations Innovations », Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2011, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques sur l’anthropologie de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : La Méditerranée en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pole de la Méditerranée, U. de Paris 8, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations féminines en situations migratoires urbaines. Les femmes de la cité Balzac, à Vitry-su-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès: “World Wide Women – Globalizzazione, generi, linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, 2011, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les migrations font à la classe et au genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser genre et classe. Objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care : l’angle mort du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Séhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Migrations, Travail &amp; Care »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTM; ISP; Groupe Genre et Migrations, Université Libre de Bruxelles, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seconde generazioni e famiglie transnazionali a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città plurali. Giovani e contesti urbani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y migración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Coloquio International de Antropología Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Mérida, 2009, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres migrantes en situación de violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Coloquio International de Antropología Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Mérida, 2009, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et formes de dominations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Tolerancia e Direitos Humaons : Diversidade e Paz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes situations migratoires féminines en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence et impertinence des droits de l’homme au XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail reproductif et logiques migratoires sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTM- Université Paris 8, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrazioni femminili e nuove forme di alterizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso AISEA (Associazione Italiana Studi Etno-antropologici) Relati-vamente,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et femmes non migrantes : une relation hiérarchique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminisme face aux défis du multiculturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences juridiques, économique et sociales, Rabat, 2008, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires sexuées et modèle de service familial au domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I cinesi nella regione di Napoli e la trasformazione del “vicinato commerciale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni cinesi e città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, 2007, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles transnationales et marché du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'AFS : Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du commerçant étranger. Conflits et accommodations générés par la présence chinoise à Napoli(Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comercio y movilidades urbanas en tiempos de metropolización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français d’Etudes mexicaines et centraméricaines, Universidad Autónoma Metropolitana, Iztapalapa, 2005, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance de genre et de génération dans les dynamiques migratoires italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres Jeunes et Sociétés en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque du Vésuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes et santé: La perception du risque entre histoire et actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus casalingo e pratiche culinarie in situazioni migratorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso AISEA (Associazione Italiana Studi Etno-antropologici), Cibo e alimentazione - Tradizione, simboli, saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2005, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et appartenances de genre. Quelques réflexions à partir de la situation immigratoire italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès de l’Association française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospettiva di genere e situazioni migratorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso dell'AISEA (Associazione Italiana Studi Etno-antropologici) Intercultura e mediazione culturale. Immigrazione e stranieri. Riferimenti empirici e analisi concettuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2003, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois dans la région de Naples. Ancrages et mouvements dans un monde local en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie de bazar dans les métropoles euroméditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Vesuvius. Relationship between global and local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Risk and Environmental Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network for Research into the Construction of Environmental Risk, Nov 2001, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il rischio situato. Il caso del Vesuvio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazione e crisi. Media, Conflitti e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Centro Militare di Sudi Strategici, European Sociological Association Media Research Network, 2000, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éruptions du Vésuve au cours du XX siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilità degli uomini e la sedentarietà delle donne. Il caso della valle di Comino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagna mediterranea: una fabbrica d’uomini? Mobilità e migrazioni in una prospettiva comparata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, 1998, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants de retour et la patrimonialisation du monde rural italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux usages de la campagne et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Direction du Patrimoine, Mission du Patrimoine ethnologique, 1997, Die (Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations économiques et nouvelles identités spatiales : la vallée de Comino, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Ruraliste Française, Les cultures en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ruraliste Française, 1996, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villageois et les émigrés. Un rapport d’étrangeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Étranger à la campagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ruraliste Française, 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des lieux migratoires à travers l’espace local d’origine. Le cas des migrants de Casalvieri (Italie) dans la banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès International de l’AISFL, Les nouveaux mondes et l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISFL, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances et les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme international entre tradition et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie, 1992, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village d’origine : un espace de comparaison socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités culturelles et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en situation de discrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2026, 979-10-318-0824-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales : rencontre autour de Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 206 p., 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gender of borders. Embodied Narratives of Migration, Violence and Agency, Taylor & Francis 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antía Pérez-Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EE Edward Elgar, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tyszler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Santana de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003229346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung, L’Harmattan, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precariedad urbana y lazos sociales. Una mirada comparativa entre México e Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Genre au cœur des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Séhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrare al femminile. Dinamiche culturali e appartenenza di genere in situazioni migratorie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendolari di ieri e pendolari di oggi. Storia di un paese di migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et non-migrants d’une communauté italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation de discrédit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-38, 2026, 979-10-318-0824-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)terdisciplinarità di Amalia Signorelli/ L'(in)terdisicplinarité de Amalia Signorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Baldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulle tracce del tarantismo, una lezione di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squilibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Gildas Simon : un bâtisseur des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Adelina Miranda; Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.8-18, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Migration Patterns across the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda, A. Pérez-Caramés (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.195-208, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of colonial cultural legacy in scholarly and political discourses on migration: for a denationalisation of the migration issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.67-82, 2023, Southern European Societies, 978-1-80088-734-3. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887350.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Broadening the scope of Southern European migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda, A. Pérez-Caramés (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-10, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Interconnections and multiple positioning at the borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Freedman, A. Latouche, A. Miranda, N. Sahraoui, G.de Andrade, E. Tyszler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conclusions. The gender of borders. Embodied Narratives of Migration, Violence and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp; Francis, pp.216-230, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia (1961-2021): La ruta de una intelectual cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Aguayo Ayala y Miguel Antonio Zirión Pérez (compiladores). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitar y comprender el espacio urbano : escritos de Angela Giglia sobre la Ciudad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Autónoma Metropolitana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-36, 2022, Ciudades y ciudadanías, 978-607-28-2684-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports de sexe spatialisés. Mise en perspective de trois cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Hammouche et S. Monqid (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et genre dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-136, 2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.hammo.2022.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruta de una intélectual cosmpopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Aguayo (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ángela Giglia Ciotta: una auténtica maestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAM, pp.31-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genere delle migrazioni : dall’invisibilità all’imbricazione dei rapporti di potere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, Migrazioni e sessualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Derive Approdi, pp.23-39, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ranisio et al. (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità. L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.134-150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies spatialisées : jeux de miroirs entre migrant.e.s et non migrant.e.s. à Terzigno (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dina Vaiou; I. Micha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genere delle migrazioni : dall’invisibilità all’imbricazione dei rapporti di potere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, Migrazioni e sessualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ranisio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità. L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Hierarchies: Mirror Effects Between Migrants and Non‐migrants in Terzigno (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Micha; D. Vaiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Takes to the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21-42, 2019, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119492368.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide : un « mot écran » ? Quelques réflexions critiques à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Ludovic Gaussot; Marie-José Grihom; Laurie Laufer; Beatriz Carneiro dos Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On tue une femme: le féminicide : histoire et actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-112, 2019, 979-10-370-0085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : espaces interdisciplinaires et positionnements pluriels des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-370, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, mobility and migrant networks in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Roulleau-Berger; 谢 立中; Lizhong Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">社会学知识的建构 =The fabric of sociological knowledge: 后西方社会学的探索 =The exploration of post-western sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 北京大学出版社, Beijing da xue chu ban she, pp.177-189, 2017, 978-7-301-28448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi incrociati sulle emigrazioni e le immigrazioni italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. De Rosa et D. Verrastro (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di storia contemporanea: società, istituzioni, territori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreriauniversitaria.it Edizioni, Roma, pp.219-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aïssa Kadri; Nasima Moujoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation du genre au Maghreb et en contexte migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.225-243, 2015, 9782806632500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kadri, N. Moujoud (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre au Maghreb et en contexte migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME, Bruxelles, pp.225-243, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles des frontières spatiales. Assignations à l’espace domestique et appropriation de l’espace public par les femmes immigrées à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clerval, Anne; Fleury, Antoine; Weber, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-241, 2015, 978-2-7535-3693-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campania. Rapporto Immigrazione 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Studi e Ricerche IDOS (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Statistico Immigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.403-407, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los empresarios chinos en la realidad económica napolitana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giglia, A. A. Miranda (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precariedad urbana y lazos sociales. Una mirada comparativa entre México e Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAM/UNIDAD LERMA, México, pp.279-306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas migratorias y presencia económica des mujeres de les países de Europa Central y Oriental en Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Masseroni, C. Pizzonia (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ex URSS hacia todos los lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eterna Cadenci, Buenos Aries, pp.171-186, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralità culturali a confronto. Prossimità e distanziamento in alcune situazioni migratorie napoletane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Donadio; G. Gabrielli; M. Massari (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uno come te. Europei e nuovi europei nei percorsi di integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli-Ismu, Milano, pp.280-290, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement social et action institutionnelle interstitielle lors de l'opération ANRU Balzac (Vitry sur Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Deboulet, C. Lelévrier (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovation urbaines en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, Rennes, pp.257-266, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et migrations. Une approche relationnelle pour dépasser une vision binaire et évolutionniste des migrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boudiou; M. Cadoulat-Bitaud; L. Gaussat (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre entre transmission et transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.128-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un approccio di genere nello studio delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Statistico immigrazione, 22 rapporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Rome, pp.105-111, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des échelles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cossée; A. A. Miranda; N. Ouali; D. Sehili (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, Paris, pp.21-25, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et prise de parole des femmes de la cité de Balzac (Vitry sur Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e cultura nelle città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Torino, CIRSDE, pp.65-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements des femmes migrantes entre sphères productive et reproductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cossée; A. A. Miranda; N. Ouali; D. Sehili (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, Paris, pp.102-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legami intergenerazionali e appartenenze transazionali dei giovani migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Spano’ (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esistere, coesistere, resistere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, Milano, pp.116-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situazioni migratorie a confronto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda, A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sellerio, Palermo, pp.231-243, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro riproduttivo, migrazioni e processi di alterizzazione femminili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Lombardi Satriani (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relativamente. Nuovi territori scientifici e prospettive antropologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni OCD, Roma, pp.215-222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGrawHill, Milano, pp.225-229, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lógica discriminatoria de género en situaciones migratorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Peña Saint Martin, A. Barragan Solis (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad biosocial contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones y Graficos Eon, México, pp.165-177, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations féminines, ordre genré et travail du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hirata; D. Kergoat; B. Labari; N. Le Feuvre; F. Sow (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Po, Paris, pp.101-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le molteplici significazioni economiche e simboliche del ritorno degli emigrati italiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Idos, Roma, pp.361-377, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes, modèle migratoire méditerranéen et appartenance de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kadri; G. Prévot; G. Esteban de la Rosa (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmigración e integración de los inmigrantes desde una perspectiva Hispano-Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares Editorial, Jaen, pp.134-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, I luoghi dei migranti nelle città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Rispoli, A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca interdisciplinare tra antropologia urbana e urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guerini, Milano, pp.182-190, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni italiane in Francia tra trasmissione intergenerazionale, oblio e nuove mobilità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.316-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità femminili a confronto nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tomei (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi linguaggi del Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-30, Fondazione Basso, Napoli, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discipline demoetnoantropologiche in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kottak Condar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGrawHill, Milano, pp.24-31, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne italiane in emigrazione tra passato e presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces migrations féminines qui interrogent l’espace domestique. De l’Europe de l’est à la région de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Villanova (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjuguer la ville. Architecture, anthropologie, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, Paris, pp.247-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce chinois : conflits et adaptations dans la structure socio-économique napolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Roulleau-Berger (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles migrations chinoises et travail en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, Toulouse Le Mirail, pp.161-178, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia e Mediterraneo: storia di una relazione mutevole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guerini, Milano, pp.7-46, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naples. Ethnicisation et circulations migratoires dans un contexte urbain méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chikhaoui- Berry I.; Déboulet A.; Roulleau-Berger L. (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes internationales entre tensions et réactions des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Paris, pp.279-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La razzializzazione dell’alterità culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Napoli Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Come alla Corte di Federico II, ovvero parlando e riparlando di scienza. Gli incontri del 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quaderni di Coinor, pp.205-208, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Villanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Villanova (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjuguer la ville. Architecture, anthropologie, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piazza Garibaldi e il gioco delle visibilità. Le donne migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAVV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e volti dei nuovi napoletani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fandango, Palermo, pp.90-112, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration au féminin. Pratiques et représentations en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Hamattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans de discours sur l'intégration», in V. Ferry, P. Galloro, G. Noiriel (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 271-281., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una presenza silenziosa. Memoria e oblio delle eruzioni vesuviani di questo secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Signorelli(Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura popolare a Napoli e in Campania nel Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni del Millennio, Napoli, pp.59-74, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizzare il rischio. Il Vesuvio e gli abitanti della zona vesuviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Savarese (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazione e crisi. Media, Conflitti e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, Milano, pp.110-125, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présence silencieuse. Mémoire et oubli des éruptions du Vésuve au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favet, A.-M. Granet-Abisset (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Grenoble, pp.191-219, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgs et émigration. Le cas italien de la vallée de Comino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Laborie, J. Renard (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgs et petites villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, Toulouse, pp.434-442, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances et les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’Ethnologie (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tourisme international entre tradition et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URESTI-CNRS, Nice, pp.373-374, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village d’origine : un espace de comparaison socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Denèfle (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Paris, pp.371-380, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mestieri lacustri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lello Mazzacane (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del mare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laterza, Bari, pp.76-92, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Giglia Angela, 2012, El habitar y la cultura. Perspectivas teóricas et de investigación, Anthropos, Universidad Autónoma Metropolitana, Barcellone, Espaces et Sociétés, n. 58, p. 180-183.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Abdellali Hajjat, Marwan Mohamed, 2013, Islamophobie. Comment les élites françaises fabriquent le « problème musulman » (Islamophobia: how the French elites manufacture the “Muslim problem”’) La Découverte, Paris, 2013, Transfer. European Review of Labor and Research, n. 5, 2014, p. 7-10. http://trs.sagepub.com/content/early/2014/12/05/1024258914559878b.extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Badino A., 2012, Strade in salita. Figli e figlie dell’immigrazione meridionale al Nord, Carocci Editore, Roma, Studi e Emigrazione n. 191, 2013, p. 561-564.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Natacha Lillo et Philippe Rygiel (Ed), 2007, Images et représentations du genre en migration. Mondes atlantiques XIXe-XXe siècles, Publibook, Revue Européenne des Migrations Internationales, n. 3, 2009. Vol. 25, p. 201-204. http://remi.revues.org/5006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Catanzaro Raimondo, Colombo Ascher (Ed), 2009, Badanti &amp; Co. Il lavoro domestico straniero in Italia, Rassegna Italiana di Sociologia, n. 2, 2010, p. 234-235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Amalia Signorelli, 2006, Migrazioni e incontri etnografici, Sellerio, Palermo, Studi Emigrazione, n. 166, 2007, p. 482-485.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, D’Ignazi Paola, Persi Rosella, Migrazione femminile. Discriminazione e integrazione tra teoria e indagine sul campo, prefazione di Massimo Baldacci, Franco Angeli, Milano, 2004. in Studi Emigrazione, n. 40, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, Ehrenreich Barbara e Hochschild Russel Arlie (sous la direction de), Donne globali. Tate, colf e badanti, Feltrinelli, Milano, 2004, in Studi Emigrazione, n. 38, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, Mariti Cristina, Donna migrante. Il tempo della solitudine e dell’attesa, Franco Angeli, Milan, 2003, in Studi Emigrazione, n. 153, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens retraités en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens retraités en Tunisie entre familialisme et un entre-soi transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennnes. Pour en finir avec leur représentation segmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire une connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine entre enjeux citadins et engagements citadins (sous la direction de A. Deboulet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet PUCA, Ecole d’Architecture La Villette, Univerité de Paris 8. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de conception du projet urbain : renforcer l’écoute et la coopération entre les professionnels de la ville, les associations et les citoyens en Ile de France (sous la direction de A. Deboulet) (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d’Architecture La Villette, U. de Paris 8. Projet PICRI (Partenariats institutions citoyens). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées. Espace Femmes citoyennes (avec D. Sehili, C. Cossée, Souad Aït Haddou, Djamila Aït Said &amp; Atika Sahraoui, Farid Azizi, Fouzia Hamhami, Clotilde Lebas, Marguerite Rollinde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipes Erasme- CRESPPA, Association Travailleurs Maghrébins en France. Projet PICRI (Partenariats institutions citoyens). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement et Développement des études sur le genre en Méditerranée, Institut Maghreb Europe. Programme Tempus SCM SCM (Mesures structurelles et complémentaires) (avec D. Sehili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF, Institut Maghreb Europe. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de conciliation entre vie familiale et vie professionnelle pour l’affranchissement des stéréotypes sexuels et une participation accrue aux responsabilités familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme Européen Leonardo. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le associazioni degli immigrati nella regione della Campania, Regione della Campania, Università di Napoli, Fondo Sociale Europeo, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Sociale Europeo. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne italiane in Francia : percorsi migratori e creazioni di imprese, Ministero del Lavoro Italien, Fond Social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministero del Lavoro Italien, Fond Social européen. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da migrante a cittadino europeo. Per la costruzione di una Europa dei cittadini nel rispetto della cultura di origine degli emigrati dal Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione Lazio. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des qualifications et des compétences des métiers de la petite enfance (Marie-France Cristofari), CNRS, GEDISST, Ministère du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, GEDISST, Ministère du Travail. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX USAGES DE LA CAMPAGNE ET PATRIMOINE. Trois cas de remploi du patrimoine rural chez des migrants anglais, italiens, portugais, avec J. Barou et P. Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, Musé Arts et Traditions Populaires. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et la classification du suivi de la petite enfance (avec M. F. Cristofari), GEDISST, CNRS, IRESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEDISST, CNRS, IRESCO. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività imprenditoriale degli emigrati in Francia e le possibilità di intervento nei luoghi di origine » (avec Maurizio Catani), Regione Lazio, 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione Lazio. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Associazione Regionale del Lazio. La riuscita di un’esperienza migratoria (avec Maurizio Catani) Regione Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione lazio. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per lo studio di soluzioni relative al reinsediamento della popolazione di Pozzuoli (sous la direction de Amalia Signorelli), Protection Civile Italienne, Ville de Pouzzoles et Université des Études de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection Civile Italienne, Ville de Pouzzoles et Univerité des Études de Naples. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCENTRER LA PRODUCTION DES SAVOIRS. POUR UNE SOCIOLOGIE CRITIQUE DES MIGRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04156691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger chez-soi : les jeunes d’origine immigrée en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantes et mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Ouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, E-migrinter, n. 17, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2018, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements migratoires d’hier et d’aujourd’hui en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier : Mouvements migratoires d’hier et d’aujourd’hui en Italie, REMI, vol. 34, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en migration : travail, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 196 p., 2015, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de sexe sont-ils solubles dans le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124-125, 510 p., 2011, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.3761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en migrations. Travail, bizness, exil, asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni, sedentarizzazioni e transiti nell’area del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras límites y fruentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellanos Alicia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes italiennes en France. L’émigration féminine entre passé, présent et futur,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MIGRATIONS DES FEMMES AUTOUR DE LA MÉDITERRANÉE AUTONOMISATION DES FEMMES, MOBILITÉS, CORPS ET VIOLENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francia (emigrazione in)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario enciclopedico delle migrazioni italiane nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.311-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimpatrio-Ritorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario enciclopedico delle migrazioni italiane nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.659-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mellino, « Racisme, antiracisme et migrations : l’Italie au cœur de la conjoncture politique européenne », Revue européenne des migrations internationales , vol. 34 - n°1 | 2018, http://journals.openedition.org/remi/9630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERGAMASCHI Alessandro, PITTAU Franco, « Les mineurs étrangers en Italie : données statistiques et implications sociales », Migrations Société, 2012/3-4 (N° 141-142), p. 71-86. DOI : 10.3917/migra.141.0071. URL : https://www.cairn.info/revue-migrations-societe-2012-3-page-71.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Colombo, « Le multiculturalisme quotidien des enfants d’immigrés en Italie », Migrations Société, 2012/3-4 (N° 141-142), pages 87 à 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Perone, Antonella Spanò, « Être enfants d’immigrés à Napoli», Migrations Société, 2012/3-4 (N° 141-142), pages 197 à 212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli, « Genre : un concept désormais inutile », Journal des anthropologues , 124-125 | 2011, https://doi.org/10.4000/jda.5262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Miano Borruso, « Muxe et Femminielli : genre, sexe, sexualité et culture », Journal des anthropologues ,124-125 | 2011, : https://doi.org/10.4000/jda.5331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo, Guerini, Milano, 2007 (traduction en italien de Anthropologie de la Méditerranée/Anthropology of the Mediterranean, D. Albera, A. Blok, C. Bromberger, Maisonnneuve & Larose, Aix-en-Provence, 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli, « Emigration et travail féminin de substitution dans les lieux de départ », Migrations Société, vol. 13, n. 78, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> adelina Miranda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue, ma formation initiale en Italie s’est poursuivie en France avec une thèse de doctorat portant sur Mouvements et enracinements. Le cas de Casalvieri (Italie) et de ses migrants (1993). En 2013, j’ai soutenu une d’Habilitation à Diriger des Recherches sur Décentrer la production des savoirs. Pour une approche critique des migrations. Entre 2000 et 2015, j’ai été ricercatrice auprès du département de Sciences Sociales (spécialité anthropologie) à l’Università di Napoli « Federico II » et j’ai participé à la vie de deux laboratoires de recherche en France, l’un dédié aux études du genre (GTM /CRESPPA, Paris8) et l’autre aux études urbaines (CHR/LAVUE). En 2015, j’ai été nommée professeure en anthropologie à l’Université de Poitiers. Affiliée au laboratoire de recherche MIGRINTER, j’en ai assumé la direction administrative et scientifique entre le 1 janvier 2018 et le 31 décembre 2021. Depuis 2018, je suis affiliée à l’Institut Convergence Migrations et membre du CNU section 20.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les migrations féminines dans leur complexité : perspectives féministes à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15arj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Santana de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre une vision androcentrée des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.392.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia (1961-2021): l'itinerario di un'intellettuale cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie en migration, ethnographie des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.1825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes migratoires à travers les études sur les émigrations et les immigrations des femmes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions familiales en situations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trocadero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Trocadero.2018.i30.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes d’images. Les usages culturels de la figure des migrants arrivant en Italie par la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b5df28r5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Coexistence, imbrication et superposition des flux migratoires italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Coexistence, imbrication et superposition des flux migratoires italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (21-28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Coexistence, Interweaving and Overlapping of Italian Migration Flows [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione: Coesistenza, interconnessioni e sovrapposizione dei flussi migratori italiani [ Versione en Italiano]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mouvements migratoires d’hier et d’aujourd’hui en Italie, 34 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations internationales entre perspectives nationales et internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enseigner les migrations internationales, 17, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master Migrations internationales, espaces et sociétés à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmoll Camille, Thiollet Hélène et Wihtol de Wenden Catherine, &amp;lt;i&amp;gt;Migrations en Méditerranée. Permanences et mutations à l’heure des révolutions et des crises&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3-4), pp.356-358. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegnazioni sociospaziali e accomodamenti locali delle politiche abitative nazionali nella banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EtnoAntropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los usos controvertidos del concepto de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tramas/Maepova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegnazioni sociospaziali e politiche urbane in un quartiere della banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EtnoAntropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si proches, si éloignés : frères et sœurs séparés par les migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.153.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d'immigrés en Italie entre assignations et revendications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.141.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter son expérience migratoire. Les parcours de Halima, Salima, Fatima et Amina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1300, 104-113 http://www.cairn.info/revue-hommes-et-migrations-2012-6-page-104.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roulleau-Berger, &amp;lt;i&amp;gt;Migrer au féminin&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Roulleau-Berger Laurence, 2010, Migrer au féminin, PUF, Revue Européenne des Migrations Internationale, 2011/1, Vol. 27, p. 181-182 . http://remi.revues.org/5416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages controversés du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dossier: Les rapports de sexe sont-ils solubles dans le genre ?, 124-125, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.5260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations des migrantes : un processus d’émancipation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.051.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de genre et de générations dans les familles transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1001397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples situations migratoires féminines autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Cambrézy Luc, Laacher Smaïn, Lassailly-Jacob Véronique, Legoux Luc (Ed), 2008, L’asile au Sud, La Dispute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux, &amp;quot;L’asile au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha LILLO et Philippe RYGIEL (dir.), &amp;lt;i&amp;gt;Images et représentations du genre en migration. Mondes atlantiques XIXe-XXe siècles&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (3), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marocains en Italie : au-delà du commerce ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations féminines et perspective de genre en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26-27, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/naqd.026.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.771-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellanos Alicia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une multiplicité de temporalités. Quand les mots des scientifiques rencontrent les interprétations des habitants de la région du Vésuvehttp://temporalites.revues.org/542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il valore del materno nelle pratiche delle assistenti materne francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia, antropologia e scienze del linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une frontière dans l’intimité. La confrontation culturelle entre femmes étrangères et femmes autochtones dans l’espace domestique http://cedref.revues.org/551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras culturales en el ámbito doméstico. Trabajadoras extranjeras y empleadoras italianas en el área urbana de Nápoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, 63-75 http://www.redalyc.org/html/747/74702507/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiche straniere e datrici di lavoro autoctone. Un incontro culturale asimmetrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.859-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les entreprises italo-françaises dans la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (78), pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation d’un rapport intime à caractère privé. Les métiers de la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Cristofari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GEDISST (Groupe d'étude sur la division sociale et sexuelle du travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22, pp.126-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilocalismo e multilocalismo dei migranti italiani: la costituzione di un campo migratorio contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.165-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approccio localizzato. Un incontro mancato tra sociologia e etnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agencement de la multilocalité depuis le lieu d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80-81, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.1996.80.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villageois et émigrés à Casalvieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135-136, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et multipositionnement des chercheur.e.s. Vers une éthique située de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, mobilisations et éthique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de l’Ouest, Université d’Angers, Jun 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las migraciones en el mediterráneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI congreso Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Murcia, Oct 2025, Murcia - Espagne, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendant·es des Italien·nes en France. Espaces généalogiques et élaboration d’une positionalité hégémonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraités italiens en Tunisie, entre familles transnationale et défiscalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veillir en Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, MSHS; Mimmoc; Chaire Senghor en francophonie nord-américaine, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces généalogiques migratoires. Italiens d’origine étrangère et descendants des Italiens en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’ Urmis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations dans la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Migrations, circulations et altérités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urmis, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés autour de la migration au Maghreb et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC/MADAR, Oct 2024, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et interculturalité. Une perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des savoirs et formes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'écriture : lectures en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Oct 2024, Sousse (TU), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionalité et multiposionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche féministe et études migratories dans une perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Migrinter, MIMOC, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles migrations muséifier ? Quelques réflexions à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Droits de l'Homme, Oct 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Intersectionnalité Multipositionalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aïn Chock Université Hassan II de Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi migrazioni e genere: per un doppio distanziamento storico e antropologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e mligrazioni. Uno sguardo interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Orientale di Napoli, Università di Padova, May 2023, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement social et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADSIS, Faculté des Lettres, des sciences humaines de Aïn Chock Université Hassan II de Casablanca, Jun 2023, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decostruire une visone adultocentrica delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decostruire une visone adultocentrata delle migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Vanvitelli, Caserta, Jun 2023, Caserta (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie à l'épreuve des migrations. Au-delà des frontières disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès internationale de l'AEFA « La crise, un objet pour l’anthropologie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Ethnologie et d’Anthropologie (AEFA), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et multipositionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche féministe et études migratoires dans une perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Migrinter, MIMMOC, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes androcentré et adultocentré dans les études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Migration Internationale des jeuenes et mineurs africains vers l’Eruope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jun 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi migrazioni e genere: per un doppio distanziamento storico e antropologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e Migrazioni : una perspettiva interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie des migrations : questionner la place que l’anthropologie occupe dans le champ migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment fait-on de l’anthropologie en France au début des années 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2021, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes configurations migratoires autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, discours sur les migrant-e-es en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Troyes, Jan 2021, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères qui restent – La chercheure, les migrants et les politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DivDroit_FaMi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence de différentes configurations migratoires dans les métropoles autour de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être citoyen en métropole. Mobilités et hospitalité en période de trouble sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Caire, Egypte, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes qualitatives : relation entre enquêteurs et enquêtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale genere per lo studio delle migrazioni? Qualche riflessione e tanti interrogativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, sessualità e migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOMI, Università degli Studi Orientale, 2019, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide : un mot écran ? Réflexions critiques sur familialisme et les violences conjugales à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, violence et régimes d’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trente ans des Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le (in)dicible et l’(in)audible. Pour une approche méthodologique biographique intersectionnelle située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de migration en contexte de violence ou quand raconter devient impossible. Approche comparée France-Québec pour un dialogue entre migrants, praticiens et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des faits : les migrations des femmes autour de la Méditerrané, Le vocabulaire des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations : une expérience émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La palette des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples usages de la relation biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Collagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità.L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et familles : pour une approche relationnelle des études des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration : une histoire de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nanterre, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et frontières disciplinaires en sociologie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 Congrès AFS, Sociologie des pouvoirs, Pouvoir de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des demandeurs d’asile en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi de la diversité dans le monde du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Assemblée Nationale, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, classes et genre : les rapports de domination en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Croiser genre et classe. Objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes d’images. L'arrivée des demandeurs d'asile en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Réfugiés en Images, Images de réfugiés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER – Migrations internationales, espaces et sociétés; IREMAM – Institut de recherches et d’"tudes sur les mondes arabes et musulmans, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, médias et protestations en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées anthropologiques de l'AFEA : Une exploration des méthodes, des terrains et des concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports sociaux de sexe spatialisés. La mise en perspective de trois cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces urbains transformés et rapports de genre dans les sociétés arabes et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Études Arabes et de l’Orient (CEAO) EA 1734, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et frontières disciplinaires en sociologie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement. XX Congrès de l’AISFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISFL, 2016, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative et produit des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection et réhabilitation des Mineur(e)s en détention au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oiwa, Ministère de la justice Sénégalais, 2015, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà l’essentialisme, (re)penser l’intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Congrès, La sociologie, une science contre nature ? Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2015, S. Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluizione dei conflitti urbani nella banlieue parigina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Convegno A.I.S.E.A. (Associazione Italiana Studi Etno-antropologici): Conflitti e crisi. Pratiche di resistenza e strategie di mediazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.I.S.E.A. (Associazione Italiana Studi Etno-antropologici), 2014, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, Mobilities and Migrants’ Networks in the Mediterranean Region».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fabric of sociological knowledge. Post-Western Sociology in France and in China Third Sino-French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sociology, Peking University, and Triangle, UMR 5206 CNRS-ENS Lyon, 2014, Peking, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi incrociati tra emigrazioni e immigrazioni femminili italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni ieri e oggi, Americhe, Europa e Italia a confronto (1945-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Università di Salerno, 2014, Maiori, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des femmes et ordre de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interdisciplinaire des Sciences de l’Homme en Alsace, Laboratoire Dyname, Réseau Thématique 2 « Migrations, Altérité et Internationalisation (AFS), 2014, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in Movement. Geopolitics, Cultures and Rights, International conference on Stories Migrants Cultures, Rights, Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caserta (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les paradigmes migratoires occidentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congrès Association Française de Sociologie : Les Dominations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports sociaux dans les fratries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique des Migrations et des Savoirs Associés : Mobilités, Espaces Productifs et Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMCA, Universidad del Claustro de Sor Juana, 2013, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émigrer, immigrer, transiter, s’installer en Italie. Quelques réflexions autour d’un apparent paradoxe sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentro e fuori. Mobilità internazionali e dinamiche territoriali in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Géographie-Cités UMR 8504 Aix-Marseille-Université, U. de Valenciennes, Società Geografica Italiana, 2013, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrations féminines et assignations sociospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et rapports sociaux de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs, U. Paris-Est Marne-la-Vallée, 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour networks and family networks in a migratory context : the case of Napoli Chinese entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque of International Union of Anthropological and Ethnological Sciences: Issues of Legitimacy: Entrepreneurial Culture, Corporate Responsibility and Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union of Anthropological and Ethnological Sciences, 2012, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles migratoires et échelles de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congrès international des recherches féministes francophones : Imbrication des rapports de pouvoir : Discriminations et privilèges de genre, de race, de classe et de sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas migratorias y presencia económica des mujeres de les países de Europa Central y Oriental en Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ex URSS hacia todos los lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma Metropolitana- Xochimilco, 2012, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et migration : de nouvelles questions pour une connaissance renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès AFS : Créations Innovations », Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2011, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques sur l’anthropologie de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : La Méditerranée en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pole de la Méditerranée, U. de Paris 8, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations féminines en situations migratoires urbaines. Les femmes de la cité Balzac, à Vitry-su-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès: “World Wide Women – Globalizzazione, generi, linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, 2011, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les migrations font à la classe et au genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser genre et classe. Objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care : l’angle mort du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Séhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Migrations, Travail &amp; Care »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTM; ISP; Groupe Genre et Migrations, Université Libre de Bruxelles, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seconde generazioni e famiglie transnazionali a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città plurali. Giovani e contesti urbani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y migración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Coloquio International de Antropología Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Mérida, 2009, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres migrantes en situación de violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Coloquio International de Antropología Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Mérida, 2009, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et formes de dominations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Tolerancia e Direitos Humaons : Diversidade e Paz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes situations migratoires féminines en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence et impertinence des droits de l’homme au XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail reproductif et logiques migratoires sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTM- Université Paris 8, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrazioni femminili e nuove forme di alterizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso AISEA (Associazione Italiana Studi Etno-antropologici) Relati-vamente,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et femmes non migrantes : une relation hiérarchique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminisme face aux défis du multiculturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences juridiques, économique et sociales, Rabat, 2008, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires sexuées et modèle de service familial au domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I cinesi nella regione di Napoli e la trasformazione del “vicinato commerciale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni cinesi e città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, 2007, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles transnationales et marché du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'AFS : Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance de genre et de génération dans les dynamiques migratoires italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres Jeunes et Sociétés en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du commerçant étranger. Conflits et accommodations générés par la présence chinoise à Napoli(Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comercio y movilidades urbanas en tiempos de metropolización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français d’Etudes mexicaines et centraméricaines, Universidad Autónoma Metropolitana, Iztapalapa, 2005, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque du Vésuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes et santé: La perception du risque entre histoire et actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus casalingo e pratiche culinarie in situazioni migratorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso AISEA (Associazione Italiana Studi Etno-antropologici), Cibo e alimentazione - Tradizione, simboli, saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2005, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et appartenances de genre. Quelques réflexions à partir de la situation immigratoire italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès de l’Association française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, Paris 13, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospettiva di genere e situazioni migratorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso dell'AISEA (Associazione Italiana Studi Etno-antropologici) Intercultura e mediazione culturale. Immigrazione e stranieri. Riferimenti empirici e analisi concettuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana Studi Etno-antropologici, 2003, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois dans la région de Naples. Ancrages et mouvements dans un monde local en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie de bazar dans les métropoles euroméditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Vesuvius. Relationship between global and local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Risk and Environmental Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network for Research into the Construction of Environmental Risk, Nov 2001, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il rischio situato. Il caso del Vesuvio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazione e crisi. Media, Conflitti e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Centro Militare di Sudi Strategici, European Sociological Association Media Research Network, 2000, Napoli, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éruptions du Vésuve au cours du XX siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilità degli uomini e la sedentarietà delle donne. Il caso della valle di Comino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagna mediterranea: una fabbrica d’uomini? Mobilità e migrazioni in una prospettiva comparata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, 1998, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants de retour et la patrimonialisation du monde rural italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux usages de la campagne et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Direction du Patrimoine, Mission du Patrimoine ethnologique, 1997, Die (Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations économiques et nouvelles identités spatiales : la vallée de Comino, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Ruraliste Française, Les cultures en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ruraliste Française, 1996, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villageois et les émigrés. Un rapport d’étrangeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Étranger à la campagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ruraliste Française, 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des lieux migratoires à travers l’espace local d’origine. Le cas des migrants de Casalvieri (Italie) dans la banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès International de l’AISFL, Les nouveaux mondes et l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISFL, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances et les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme international entre tradition et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie, 1992, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village d’origine : un espace de comparaison socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités culturelles et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en situation de discrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2026, 979-10-318-0824-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales : rencontre autour de Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 206 p., 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gender of borders. Embodied Narratives of Migration, Violence and Agency, Taylor & Francis 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antía Pérez-Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EE Edward Elgar, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tyszler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Santana de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003229346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung, L’Harmattan, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precariedad urbana y lazos sociales. Una mirada comparativa entre México e Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Genre au cœur des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Séhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrare al femminile. Dinamiche culturali e appartenenza di genere in situazioni migratorie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendolari di ieri e pendolari di oggi. Storia di un paese di migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et non-migrants d’une communauté italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation de discrédit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-38, 2026, 979-10-318-0824-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)terdisciplinarità di Amalia Signorelli/ L'(in)terdisicplinarité de Amalia Signorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Baldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulle tracce del tarantismo, una lezione di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squilibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Gildas Simon : un bâtisseur des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Adelina Miranda; Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.8-18, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Migration Patterns across the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda, A. Pérez-Caramés (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.195-208, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of colonial cultural legacy in scholarly and political discourses on migration: for a denationalisation of the migration issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.67-82, 2023, Southern European Societies, 978-1-80088-734-3. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887350.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Broadening the scope of Southern European migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antia Pérez- Caramés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda, A. Pérez-Caramés (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-10, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Interconnections and multiple positioning at the borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Freedman, A. Latouche, A. Miranda, N. Sahraoui, G.de Andrade, E. Tyszler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conclusions. The gender of borders. Embodied Narratives of Migration, Violence and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp; Francis, pp.216-230, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Giglia (1961-2021): La ruta de una intelectual cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Aguayo Ayala y Miguel Antonio Zirión Pérez (compiladores). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitar y comprender el espacio urbano : escritos de Angela Giglia sobre la Ciudad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Autónoma Metropolitana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-36, 2022, Ciudades y ciudadanías, 978-607-28-2684-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et rapports de sexe spatialisés. Mise en perspective de trois cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Hammouche et S. Monqid (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et genre dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-136, 2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.hammo.2022.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruta de una intélectual cosmpopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Aguayo (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ángela Giglia Ciotta: una auténtica maestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAM, pp.31-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genere delle migrazioni : dall’invisibilità all’imbricazione dei rapporti di potere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, Migrazioni e sessualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Derive Approdi, pp.23-39, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ranisio et al. (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità. L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.134-150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies spatialisées : jeux de miroirs entre migrant.e.s et non migrant.e.s. à Terzigno (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dina Vaiou; I. Micha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genere delle migrazioni : dall’invisibilità all’imbricazione dei rapporti di potere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere, Migrazioni e sessualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli: una riflessione critica sulle dinamiche culturali delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Ranisio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare la contemporaneità. L’antropologia critica e i percorsi applicativi di Amalia Signorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Hierarchies: Mirror Effects Between Migrants and Non‐migrants in Terzigno (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Micha; D. Vaiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Takes to the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21-42, 2019, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119492368.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminicide : un « mot écran » ? Quelques réflexions critiques à partir du cas italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Ludovic Gaussot; Marie-José Grihom; Laurie Laufer; Beatriz Carneiro dos Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On tue une femme: le féminicide : histoire et actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-112, 2019, 979-10-370-0085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : espaces interdisciplinaires et positionnements pluriels des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-370, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, mobility and migrant networks in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Roulleau-Berger; 谢 立中; Lizhong Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">社会学知识的建构 =The fabric of sociological knowledge: 后西方社会学的探索 =The exploration of post-western sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 北京大学出版社, Beijing da xue chu ban she, pp.177-189, 2017, 978-7-301-28448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi incrociati sulle emigrazioni e le immigrazioni italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. De Rosa et D. Verrastro (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di storia contemporanea: società, istituzioni, territori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreriauniversitaria.it Edizioni, Roma, pp.219-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aïssa Kadri; Nasima Moujoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation du genre au Maghreb et en contexte migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.225-243, 2015, 9782806632500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, migration et travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kadri, N. Moujoud (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre au Maghreb et en contexte migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME, Bruxelles, pp.225-243, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles des frontières spatiales. Assignations à l’espace domestique et appropriation de l’espace public par les femmes immigrées à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clerval, Anne; Fleury, Antoine; Weber, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-241, 2015, 978-2-7535-3693-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campania. Rapporto Immigrazione 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Studi e Ricerche IDOS (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Statistico Immigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.403-407, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los empresarios chinos en la realidad económica napolitana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giglia, A. A. Miranda (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precariedad urbana y lazos sociales. Una mirada comparativa entre México e Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAM/UNIDAD LERMA, México, pp.279-306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas migratorias y presencia económica des mujeres de les países de Europa Central y Oriental en Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Masseroni, C. Pizzonia (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ex URSS hacia todos los lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eterna Cadenci, Buenos Aries, pp.171-186, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralità culturali a confronto. Prossimità e distanziamento in alcune situazioni migratorie napoletane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Donadio; G. Gabrielli; M. Massari (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uno come te. Europei e nuovi europei nei percorsi di integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli-Ismu, Milano, pp.280-290, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement social et action institutionnelle interstitielle lors de l'opération ANRU Balzac (Vitry sur Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Deboulet, C. Lelévrier (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovation urbaines en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, Rennes, pp.257-266, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et migrations. Une approche relationnelle pour dépasser une vision binaire et évolutionniste des migrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boudiou; M. Cadoulat-Bitaud; L. Gaussat (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre entre transmission et transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.128-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un approccio di genere nello studio delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Statistico immigrazione, 22 rapporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Rome, pp.105-111, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des échelles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cossée; A. A. Miranda; N. Ouali; D. Sehili (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, Paris, pp.21-25, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et prise de parole des femmes de la cité de Balzac (Vitry sur Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genere e cultura nelle città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Torino, CIRSDE, pp.65-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements des femmes migrantes entre sphères productive et reproductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cossée; A. A. Miranda; N. Ouali; D. Sehili (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, Paris, pp.102-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legami intergenerazionali e appartenenze transazionali dei giovani migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Spano’ (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esistere, coesistere, resistere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, Milano, pp.116-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situazioni migratorie a confronto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda, A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sellerio, Palermo, pp.231-243, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro riproduttivo, migrazioni e processi di alterizzazione femminili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Lombardi Satriani (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relativamente. Nuovi territori scientifici e prospettive antropologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni OCD, Roma, pp.215-222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia delle migrazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGrawHill, Milano, pp.225-229, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lógica discriminatoria de género en situaciones migratorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Peña Saint Martin, A. Barragan Solis (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad biosocial contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones y Graficos Eon, México, pp.165-177, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations féminines, ordre genré et travail du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hirata; D. Kergoat; B. Labari; N. Le Feuvre; F. Sow (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au cœur de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Po, Paris, pp.101-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le molteplici significazioni economiche e simboliche del ritorno degli emigrati italiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Idos, Roma, pp.361-377, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes, modèle migratoire méditerranéen et appartenance de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kadri; G. Prévot; G. Esteban de la Rosa (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmigración e integración de los inmigrantes desde una perspectiva Hispano-Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares Editorial, Jaen, pp.134-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, I luoghi dei migranti nelle città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Rispoli, A. Signorelli (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca interdisciplinare tra antropologia urbana e urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guerini, Milano, pp.182-190, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni italiane in Francia tra trasmissione intergenerazionale, oblio e nuove mobilità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.316-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità femminili a confronto nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tomei (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi linguaggi del Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-30, Fondazione Basso, Napoli, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discipline demoetnoantropologiche in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kottak Condar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGrawHill, Milano, pp.24-31, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne italiane in emigrazione tra passato e presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Migrantes (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporto Italiani nel mondo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni IDOS, Roma, pp.133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces migrations féminines qui interrogent l’espace domestique. De l’Europe de l’est à la région de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Villanova (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjuguer la ville. Architecture, anthropologie, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, Paris, pp.247-260, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce chinois : conflits et adaptations dans la structure socio-économique napolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Roulleau-Berger (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles migrations chinoises et travail en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, Toulouse Le Mirail, pp.161-178, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia e Mediterraneo: storia di una relazione mutevole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guerini, Milano, pp.7-46, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naples. Ethnicisation et circulations migratoires dans un contexte urbain méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chikhaoui- Berry I.; Déboulet A.; Roulleau-Berger L. (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes internationales entre tensions et réactions des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Paris, pp.279-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La razzializzazione dell’alterità culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Napoli Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Come alla Corte di Federico II, ovvero parlando e riparlando di scienza. Gli incontri del 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quaderni di Coinor, pp.205-208, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Villanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Villanova (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjuguer la ville. Architecture, anthropologie, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piazza Garibaldi e il gioco delle visibilità. Le donne migranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAVV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e volti dei nuovi napoletani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fandango, Palermo, pp.90-112, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration au féminin. Pratiques et représentations en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Hamattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans de discours sur l'intégration», in V. Ferry, P. Galloro, G. Noiriel (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 271-281., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una presenza silenziosa. Memoria e oblio delle eruzioni vesuviani di questo secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Signorelli(Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura popolare a Napoli e in Campania nel Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni del Millennio, Napoli, pp.59-74, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizzare il rischio. Il Vesuvio e gli abitanti della zona vesuviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Savarese (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazione e crisi. Media, Conflitti e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, Milano, pp.110-125, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présence silencieuse. Mémoire et oubli des éruptions du Vésuve au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favet, A.-M. Granet-Abisset (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Grenoble, pp.191-219, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgs et émigration. Le cas italien de la vallée de Comino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Laborie, J. Renard (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgs et petites villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, Toulouse, pp.434-442, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances et les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’Ethnologie (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tourisme international entre tradition et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URESTI-CNRS, Nice, pp.373-374, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village d’origine : un espace de comparaison socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Denèfle (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Paris, pp.371-380, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I mestieri lacustri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lello Mazzacane (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del mare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laterza, Bari, pp.76-92, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Giglia Angela, 2012, El habitar y la cultura. Perspectivas teóricas et de investigación, Anthropos, Universidad Autónoma Metropolitana, Barcellone, Espaces et Sociétés, n. 58, p. 180-183.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Abdellali Hajjat, Marwan Mohamed, 2013, Islamophobie. Comment les élites françaises fabriquent le « problème musulman » (Islamophobia: how the French elites manufacture the “Muslim problem”’) La Découverte, Paris, 2013, Transfer. European Review of Labor and Research, n. 5, 2014, p. 7-10. http://trs.sagepub.com/content/early/2014/12/05/1024258914559878b.extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Badino A., 2012, Strade in salita. Figli e figlie dell’immigrazione meridionale al Nord, Carocci Editore, Roma, Studi e Emigrazione n. 191, 2013, p. 561-564.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Natacha Lillo et Philippe Rygiel (Ed), 2007, Images et représentations du genre en migration. Mondes atlantiques XIXe-XXe siècles, Publibook, Revue Européenne des Migrations Internationales, n. 3, 2009. Vol. 25, p. 201-204. http://remi.revues.org/5006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage Catanzaro Raimondo, Colombo Ascher (Ed), 2009, Badanti &amp; Co. Il lavoro domestico straniero in Italia, Rassegna Italiana di Sociologia, n. 2, 2010, p. 234-235.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage, Amalia Signorelli, 2006, Migrazioni e incontri etnografici, Sellerio, Palermo, Studi Emigrazione, n. 166, 2007, p. 482-485.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, D’Ignazi Paola, Persi Rosella, Migrazione femminile. Discriminazione e integrazione tra teoria e indagine sul campo, prefazione di Massimo Baldacci, Franco Angeli, Milano, 2004. in Studi Emigrazione, n. 40, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, Mariti Cristina, Donna migrante. Il tempo della solitudine e dell’attesa, Franco Angeli, Milan, 2003, in Studi Emigrazione, n. 153, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d‘ouvrage, Ehrenreich Barbara e Hochschild Russel Arlie (sous la direction de), Donne globali. Tate, colf e badanti, Feltrinelli, Milano, 2004, in Studi Emigrazione, n. 38, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens retraités en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens retraités en Tunisie entre familialisme et un entre-soi transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennnes. Pour en finir avec leur représentation segmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire une connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine entre enjeux citadins et engagements citadins (sous la direction de A. Deboulet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet PUCA, Ecole d’Architecture La Villette, Univerité de Paris 8. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de conception du projet urbain : renforcer l’écoute et la coopération entre les professionnels de la ville, les associations et les citoyens en Ile de France (sous la direction de A. Deboulet) (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d’Architecture La Villette, U. de Paris 8. Projet PICRI (Partenariats institutions citoyens). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées. Espace Femmes citoyennes (avec D. Sehili, C. Cossée, Souad Aït Haddou, Djamila Aït Said &amp; Atika Sahraoui, Farid Azizi, Fouzia Hamhami, Clotilde Lebas, Marguerite Rollinde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipes Erasme- CRESPPA, Association Travailleurs Maghrébins en France. Projet PICRI (Partenariats institutions citoyens). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement et Développement des études sur le genre en Méditerranée, Institut Maghreb Europe. Programme Tempus SCM SCM (Mesures structurelles et complémentaires) (avec D. Sehili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF, Institut Maghreb Europe. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de conciliation entre vie familiale et vie professionnelle pour l’affranchissement des stéréotypes sexuels et une participation accrue aux responsabilités familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme Européen Leonardo. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le associazioni degli immigrati nella regione della Campania, Regione della Campania, Università di Napoli, Fondo Sociale Europeo, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Sociale Europeo. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne italiane in Francia : percorsi migratori e creazioni di imprese, Ministero del Lavoro Italien, Fond Social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministero del Lavoro Italien, Fond Social européen. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da migrante a cittadino europeo. Per la costruzione di una Europa dei cittadini nel rispetto della cultura di origine degli emigrati dal Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione Lazio. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des qualifications et des compétences des métiers de la petite enfance (Marie-France Cristofari), CNRS, GEDISST, Ministère du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, GEDISST, Ministère du Travail. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX USAGES DE LA CAMPAGNE ET PATRIMOINE. Trois cas de remploi du patrimoine rural chez des migrants anglais, italiens, portugais, avec J. Barou et P. Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, Musé Arts et Traditions Populaires. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et la classification du suivi de la petite enfance (avec M. F. Cristofari), GEDISST, CNRS, IRESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEDISST, CNRS, IRESCO. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività imprenditoriale degli emigrati in Francia e le possibilità di intervento nei luoghi di origine » (avec Maurizio Catani), Regione Lazio, 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione Lazio. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Associazione Regionale del Lazio. La riuscita di un’esperienza migratoria (avec Maurizio Catani) Regione Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regione lazio. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per lo studio di soluzioni relative al reinsediamento della popolazione di Pozzuoli (sous la direction de Amalia Signorelli), Protection Civile Italienne, Ville de Pouzzoles et Université des Études de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection Civile Italienne, Ville de Pouzzoles et Univerité des Études de Naples. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCENTRER LA PRODUCTION DES SAVOIRS. POUR UNE SOCIOLOGIE CRITIQUE DES MIGRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04156691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger chez-soi : les jeunes d’origine immigrée en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantes et mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Ouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, E-migrinter, n. 17, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2018, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements migratoires d’hier et d’aujourd’hui en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.9565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier : Mouvements migratoires d’hier et d’aujourd’hui en Italie, REMI, vol. 34, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en migration : travail, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 196 p., 2015, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de sexe sont-ils solubles dans le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124-125, 510 p., 2011, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.3761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en migrations. Travail, bizness, exil, asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni, sedentarizzazioni e transiti nell’area del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras límites y fruentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellanos Alicia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes italiennes en France. L’émigration féminine entre passé, présent et futur,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MIGRATIONS DES FEMMES AUTOUR DE LA MÉDITERRANÉE AUTONOMISATION DES FEMMES, MOBILITÉS, CORPS ET VIOLENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francia (emigrazione in)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario enciclopedico delle migrazioni italiane nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.311-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimpatrio-Ritorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario enciclopedico delle migrazioni italiane nel mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.659-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mellino, « Racisme, antiracisme et migrations : l’Italie au cœur de la conjoncture politique européenne », Revue européenne des migrations internationales , vol. 34 - n°1 | 2018, http://journals.openedition.org/remi/9630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERGAMASCHI Alessandro, PITTAU Franco, « Les mineurs étrangers en Italie : données statistiques et implications sociales », Migrations Société, 2012/3-4 (N° 141-142), p. 71-86. DOI : 10.3917/migra.141.0071. URL : https://www.cairn.info/revue-migrations-societe-2012-3-page-71.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Colombo, « Le multiculturalisme quotidien des enfants d’immigrés en Italie », Migrations Société, 2012/3-4 (N° 141-142), pages 87 à 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Perone, Antonella Spanò, « Être enfants d’immigrés à Napoli», Migrations Société, 2012/3-4 (N° 141-142), pages 197 à 212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli, « Genre : un concept désormais inutile », Journal des anthropologues , 124-125 | 2011, https://doi.org/10.4000/jda.5262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Miano Borruso, « Muxe et Femminielli : genre, sexe, sexualité et culture », Journal des anthropologues ,124-125 | 2011, : https://doi.org/10.4000/jda.5331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia del Mediterraneo, Guerini, Milano, 2007 (traduction en italien de Anthropologie de la Méditerranée/Anthropology of the Mediterranean, D. Albera, A. Blok, C. Bromberger, Maisonnneuve & Larose, Aix-en-Provence, 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Signorelli, « Emigration et travail féminin de substitution dans les lieux de départ », Migrations Société, vol. 13, n. 78, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2018.i30.05" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b5df28r5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10428" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9933" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Ouali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Kergoat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.051.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001397ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Alicia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Cristofari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1996.80.0291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_creation_du_champ_d_etude_des_migrations_internationales_rencontre_autour_de_gildas_simon_gilles_dubus_emmanuel_ma_mung_adelina_miranda-9782336418490-79338.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#237;a P&#233;rez-Caram&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.squilibri.it/catalogo/fuori-collana/alberto-baldi-a-cura-sulle-tracce-del-tarantismo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887350.00011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bindani.izt.uam.mx/concern/books/4m90dv839?locale=es" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.hammo.2022.01.0125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162327v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528093v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119492368.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528060v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523561v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162368v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162429v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162444v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162445v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Villanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162456v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162465v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174844v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175068v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175072v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174994v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Kergoat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.995" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9565" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031116v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7119" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3761" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156654v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156656v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174855v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174865v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174869v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174858v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174872v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2018.i30.05" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b5df28r5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10428" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9933" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Ouali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Kergoat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.051.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001397ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Alicia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Cristofari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1996.80.0291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_creation_du_champ_d_etude_des_migrations_internationales_rencontre_autour_de_gildas_simon_gilles_dubus_emmanuel_ma_mung_adelina_miranda-9782336418490-79338.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#237;a P&#233;rez-Caram&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.squilibri.it/catalogo/fuori-collana/alberto-baldi-a-cura-sulle-tracce-del-tarantismo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887350.00011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bindani.izt.uam.mx/concern/books/4m90dv839?locale=es" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.hammo.2022.01.0125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162327v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528093v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119492368.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528060v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523561v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3765" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162368v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162429v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162444v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162445v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Villanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162456v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162465v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174844v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175068v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175072v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174994v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Kergoat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.995" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9565" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031116v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7119" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3761" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156654v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156656v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174855v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174865v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174869v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174858v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174872v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>