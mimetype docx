--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,4778 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4726 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline BESNAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante Ingénieure / Référente qualité d’Unité (Info&Sols)&Coordinatrice éditoriale NOV’AE (DipSO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer les émissions de gaz à effet de serre par les sols en réduisant N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.15_27. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from soils by reducing N2O to N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect emissions of nitrous oxide in a cropland watershed with contrasting hydrology in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 766, pp.142664. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of soil pH promotes nitrous oxide reduction and thus mitigates soil emissions of this greenhouse gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56694-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from loess on the Hf–Nd isotopic composition of the upper continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bor-Ming Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 388, pp.48-58. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil podzolization induced by reforestation as shown by sequential and kinetic extractions of Fe and Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00973.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier dans NOV'AE : pourquoi, pour qui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Bretagne-Normandie, Oct 2025, Saint-Jacut-de-la-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du N2O à l’interface sol – eau – air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2021, Ardès-sur-Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG). Séminaire du projet RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine emissions of nitrous oxide in a cropland region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Non-CO2 Greenhouse Gases (NCGG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'émissions indirectes de N2O - Méthodes directes et indirectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes - directe et indirecte - de mesure des émissions indirectes de N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées nationales de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la méthanisation sur le bilan des flux d’azote dans une succession de culture fertilisée avec des effluents méthanisés ou non : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRI biogaz méthanisation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation au laboratoire de la capacité des sols à réduire N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orleans, France. diapos 11 à 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie dans le Département EA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2017; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité des sols à réduire N2O : sélection et prélèvement des échantillons de sols, mesure de leur capacité à réduire N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France. diapos 24 à 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exactitude de trois analyseurs de N2O atmosphérique - Vers la validation de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2015; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un site atelier pour étudier le fonctionnement spatialisé des sols et sa contribution à l'effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Thérèse Montech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N2O isotope data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anaerobic digestion on n balance in a crop succession fertilized with treated or untreated manures: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th N Workshop and Side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de N2O atmosphérique, que choisir ? Trois analyseurs au &amp;quot;banc d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France. , 2016, J2M 2016- 14es Journées de la Mesure et de la Métrologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on moduler la quantification des émissions de N2O par les sols en prenant en compte les propriétés des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone des organisations, des produits et des services : Evaluer et agir. Un enjeu interdisciplinaire pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. , 2015, Actes du Séminaire scientifique du 8 Janvier 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des sols à reduire le gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metametha dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4831,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="36243245"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4912,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art01-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56694-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00973.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6713905BAAB3FDB6D81C2E4C921A9011A0AA7DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-besnault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097954v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art01-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56694-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00973.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6713905BAAB3FDB6D81C2E4C921A9011A0AA7DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>