--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline BESNAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante Ingénieure / Référente qualité d’Unité (Info&Sols)&Coordinatrice éditoriale NOV’AE (DipSO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer les émissions de gaz à effet de serre par les sols en réduisant N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.15_27. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from soils by reducing N2O to N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect emissions of nitrous oxide in a cropland watershed with contrasting hydrology in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 766, pp.142664. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of soil pH promotes nitrous oxide reduction and thus mitigates soil emissions of this greenhouse gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56694-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from loess on the Hf–Nd isotopic composition of the upper continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bor-Ming Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 388, pp.48-58. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil podzolization induced by reforestation as shown by sequential and kinetic extractions of Fe and Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00973.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier dans NOV'AE : pourquoi, pour qui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Bretagne-Normandie, Oct 2025, Saint-Jacut-de-la-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du N2O à l’interface sol – eau – air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2021, Ardès-sur-Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG). Séminaire du projet RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine emissions of nitrous oxide in a cropland region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Non-CO2 Greenhouse Gases (NCGG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'émissions indirectes de N2O - Méthodes directes et indirectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes - directe et indirecte - de mesure des émissions indirectes de N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées nationales de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la méthanisation sur le bilan des flux d’azote dans une succession de culture fertilisée avec des effluents méthanisés ou non : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRI biogaz méthanisation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation au laboratoire de la capacité des sols à réduire N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orleans, France. diapos 11 à 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie dans le Département EA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2017; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité des sols à réduire N2O : sélection et prélèvement des échantillons de sols, mesure de leur capacité à réduire N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France. diapos 24 à 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exactitude de trois analyseurs de N2O atmosphérique - Vers la validation de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2015; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un site atelier pour étudier le fonctionnement spatialisé des sols et sa contribution à l'effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Thérèse Montech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N2O isotope data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anaerobic digestion on n balance in a crop succession fertilized with treated or untreated manures: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th N Workshop and Side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de N2O atmosphérique, que choisir ? Trois analyseurs au &amp;quot;banc d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France. , 2016, J2M 2016- 14es Journées de la Mesure et de la Métrologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on moduler la quantification des émissions de N2O par les sols en prenant en compte les propriétés des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone des organisations, des produits et des services : Evaluer et agir. Un enjeu interdisciplinaire pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. , 2015, Actes du Séminaire scientifique du 8 Janvier 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des sols à reduire le gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metametha dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline BESNAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante Ingénieure / Référente qualité d’Unité (Info&Sols)&Coordinatrice éditoriale NOV’AE (DipSO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer les émissions de gaz à effet de serre par les sols en réduisant N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.15_27. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from soils by reducing N2O to N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol102-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect emissions of nitrous oxide in a cropland watershed with contrasting hydrology in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 766, pp.142664. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of soil pH promotes nitrous oxide reduction and thus mitigates soil emissions of this greenhouse gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56694-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from loess on the Hf–Nd isotopic composition of the upper continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bor-Ming Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 388, pp.48-58. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil podzolization induced by reforestation as shown by sequential and kinetic extractions of Fe and Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00973.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier dans NOV'AE : pourquoi, pour qui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Bretagne-Normandie, Oct 2025, Saint-Jacut-de-la-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du N2O à l’interface sol – eau – air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2021, Ardès-sur-Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG). Séminaire du projet RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine emissions of nitrous oxide in a cropland region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Non-CO2 Greenhouse Gases (NCGG8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes - directe et indirecte - de mesure des émissions indirectes de N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées nationales de la mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’étape sur le projet « mesures physiques » (RU et EG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'émissions indirectes de N2O - Méthodes directes et indirectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anunciacion Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la méthanisation sur le bilan des flux d’azote dans une succession de culture fertilisée avec des effluents méthanisés ou non : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRI biogaz méthanisation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation au laboratoire de la capacité des sols à réduire N2O en N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orleans, France. diapos 11 à 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie dans le Département EA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2017; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité des sols à réduire N2O : sélection et prélèvement des échantillons de sols, mesure de leur capacité à réduire N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets SOLGES &amp; PUIGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France. diapos 24 à 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exactitude de trois analyseurs de N2O atmosphérique - Vers la validation de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQR EA 2015; Journées qualité en recherche du département EA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un site atelier pour étudier le fonctionnement spatialisé des sols et sa contribution à l'effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Thérèse Montech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N2O isotope data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anaerobic digestion on n balance in a crop succession fertilized with treated or untreated manures: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Voylokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Lemekhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th N Workshop and Side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de N2O atmosphérique, que choisir ? Trois analyseurs au &amp;quot;banc d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France. , 2016, J2M 2016- 14es Journées de la Mesure et de la Métrologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on moduler la quantification des émissions de N2O par les sols en prenant en compte les propriétés des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone des organisations, des produits et des services : Evaluer et agir. Un enjeu interdisciplinaire pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. , 2015, Actes du Séminaire scientifique du 8 Janvier 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des sols à reduire le gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metametha dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36243245"/>
+    <w:nsid w:val="78E2DA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-besnault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097954v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art01-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56694-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00973.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6713905BAAB3FDB6D81C2E4C921A9011A0AA7DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-besnault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097954v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol102-art01-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56694-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00973.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6713905BAAB3FDB6D81C2E4C921A9011A0AA7DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>