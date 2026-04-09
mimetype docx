--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -309,287 +309,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
+                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442053v1</w:t>
+                <w:t xml:space="preserve">hal-04253780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
+                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Braud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253780v1</w:t>
+                <w:t xml:space="preserve">hal-04442053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil transfer impacts restored soil profiles and hydrodynamic properties</w:t>
               </w:r>
@@ -960,64 +960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1846,180 +1846,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myrmecological News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 20, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_020:043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different soil transfer strategies for restoring a Mediterranean steppe after a pipeline leak (La Crau plain, South-Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2036,72 +2054,84 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2014, 71, pp.690-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2111,1056 +2141,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Broggini</w:t>
+                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal-Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Brialix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360400v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icuc12-847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05107900v1</w:t>
+                <w:t xml:space="preserve">hal-05360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of evapotranspiration to climate benefits of a recently unsealed and rehabilitated site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Brialix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; Université Paris 8; UMR PRODIG; UMR LADYSS; UMR LIED; UR PLACES, Jun 2024, Paris, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3202,73 +3232,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3310,73 +3340,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3385,379 +3415,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,2017 +3802,2017 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329322v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329388v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique d’un chantier de dépollution d’une fuite d’hydrocarbures (plaine de la Crau, Bouches-du-Rhône, France). De l’ingénierie civile à l’ingénierie écologique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328994v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration écologique d’un chantier de dépollution d’une fuite d’hydrocarbures (plaine de la Crau, Bouches-du-Rhône, France). De l’ingénierie civile à l’ingénierie écologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327007v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces herbacés urbains et périurbains : une diversité de gestion en lien avec la diversité des acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. 25ème journées de Rencontres autour des Recherches sur les Ruminants, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lozupone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Pain</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'une population de gratiole, Gratiola officinalis L., dans un parc urbain à Angers: besoin de restaurer ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreol Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Herbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient ville-campagne sur la flore des espaces herbacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 13 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis Messor barbarus sont-elles de bons indicateurs pour mesurer la résilience des écosystèmes après perturbations anthropiques ? Le cas de la plaine de Crau dans les Bouches-du-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintroductions et renforcement de populations végétales pour la restauration écologique : premier bilan après dix années d’expérimentations dans la plaine de La Crau (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis moissonneuses, outil pour une restauration écologique bio-inspirée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats de restauration écologique d’une communauté végétale suite à un accident technologique : le cas d’un chantier de réhabilitation suite à une fuite d’hydrocarbures (Crau, Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328613v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de restauration écologique d’une communauté végétale suite à un accident technologique : le cas d’un chantier de réhabilitation suite à une fuite d’hydrocarbures (Crau, Bouches-du-Rhône, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Les fourmis moissonneuses, outil pour une restauration écologique bio-inspirée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rennucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328820v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourmi Messor barbarus, ingénieur de la restauration écologique de la pseudo-steppe de Crau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,51 +5822,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des fourmis pour restaurer la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5845,136 +5875,136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Mesleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'Environnement : des solutions pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-184, 2024, 978-2-271-15236-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'une pelouse méditerranéenne par transfert de sol en vrac avec respect de l'organisation des horizons pédologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5994,422 +6024,439 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban - AUF, pp.47-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grassland in France using different species-transfer methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathrin Kiehl; Anita Kirmer; Nancy Shaw; Sabine Tischew. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration. K. Kiehl, A. Kirmer, N. Shaw, S. Tischew (Eds)</w:t>
+              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-181, 2014, 978-1-4438-5900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grasslands in France using different species-transfer methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland.</w:t>
+                <w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Traba Diaz; Manuel B. Morales Prieto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steppe Ecosystems: Biological Diversity, Management and Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-301, 2013, 978-1-62808-298-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6419,114 +6466,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique d’une pelouse sèche méditerranéenne (La plaine de La Crau, Sud-Est de la France) : du génie civil au génie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse (UAPV), FRA., 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03948681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6594,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F9A3082"/>
+    <w:nsid w:val="7FBA7314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>