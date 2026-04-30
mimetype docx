--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -309,287 +309,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
+                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Braud</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253780v1</w:t>
+                <w:t xml:space="preserve">hal-04442053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
+                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442053v1</w:t>
+                <w:t xml:space="preserve">hal-04253780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil transfer impacts restored soil profiles and hydrodynamic properties</w:t>
               </w:r>
@@ -960,64 +960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1551,477 +1551,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t>
+                <w:t xml:space="preserve">Écologiser le génie civil pour innover dans la restauration des écosystèmes : le cas d'un chantier de réhabilitation d'une fuite d'hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 17, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.17.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187494v1</w:t>
+                <w:t xml:space="preserve">hal-04032957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologiser le génie civil pour innover dans la restauration des écosystèmes : le cas d'un chantier de réhabilitation d'une fuite d'hydrocarbures</w:t>
+                <w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.12-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.17.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04032957v1</w:t>
+                <w:t xml:space="preserve">hal-01187494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transplantation protocol for harvester ant queens Messor barbarus (Hymenoptera: Formicidae) to improve the restoration of species-rich plant communities in the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myrmecological News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_020:043⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325680v1</w:t>
+                <w:t xml:space="preserve">hal-01329392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bulot</w:t>
+                <w:t xml:space="preserve">A new transplantation protocol for harvester ant queens Messor barbarus (Hymenoptera: Formicidae) to improve the restoration of species-rich plant communities in the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Marielle Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161 (3), pp.287-300. </w:t>
+              <w:t xml:space="preserve">Myrmecological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2014.906920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_020:043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329392v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different soil transfer strategies for restoring a Mediterranean steppe after a pipeline leak (La Crau plain, South-Eastern France)</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,64 +2824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
@@ -2904,409 +2904,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+                <w:t xml:space="preserve">hal-02416074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410151v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
+                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
@@ -3324,1075 +3324,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">REVER9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410127v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean François Alignan</w:t>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416074v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bureau</w:t>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Potard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335880v1</w:t>
+                <w:t xml:space="preserve">hal-01335875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Provost</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328594v1</w:t>
+                <w:t xml:space="preserve">hal-01335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335875v1</w:t>
+                <w:t xml:space="preserve">hal-01328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329399v1</w:t>
+                <w:t xml:space="preserve">hal-01329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
+              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329143v1</w:t>
+                <w:t xml:space="preserve">hal-01329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
+              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329358v1</w:t>
+                <w:t xml:space="preserve">hal-01329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329388v1</w:t>
+                <w:t xml:space="preserve">hal-01329143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329322v1</w:t>
+                <w:t xml:space="preserve">hal-01329358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4499,64 +4499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique d’un chantier de dépollution d’une fuite d’hydrocarbures (plaine de la Crau, Bouches-du-Rhône, France). De l’ingénierie civile à l’ingénierie écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,64 +5264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis Messor barbarus sont-elles de bons indicateurs pour mesurer la résilience des écosystèmes après perturbations anthropiques ? Le cas de la plaine de Crau dans les Bouches-du-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,64 +5493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de restauration écologique d’une communauté végétale suite à un accident technologique : le cas d’un chantier de réhabilitation suite à une fuite d’hydrocarbures (Crau, Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5588,90 +5588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis moissonneuses, outil pour une restauration écologique bio-inspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rennucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,64 +5696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourmi Messor barbarus, ingénieur de la restauration écologique de la pseudo-steppe de Crau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6641,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FBA7314"/>
+    <w:nsid w:val="C470BE0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>