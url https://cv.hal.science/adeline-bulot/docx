--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -309,287 +309,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
+                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442053v1</w:t>
+                <w:t xml:space="preserve">hal-04253780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t>
+                <w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Braud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253780v1</w:t>
+                <w:t xml:space="preserve">hal-04442053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil transfer impacts restored soil profiles and hydrodynamic properties</w:t>
               </w:r>
@@ -960,64 +960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1551,256 +1551,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologiser le génie civil pour innover dans la restauration des écosystèmes : le cas d'un chantier de réhabilitation d'une fuite d'hydrocarbures</w:t>
+                <w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.12-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032957v1</w:t>
+                <w:t xml:space="preserve">hal-01187494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t>
+                <w:t xml:space="preserve">Écologiser le génie civil pour innover dans la restauration des écosystèmes : le cas d'un chantier de réhabilitation d'une fuite d'hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 17, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.17.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187494v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales: quelles leçons pour mesurer la résilience des pelouses sèches ? (Plaine de La Crau, Sud-Est de la France)</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,64 +2824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
@@ -2904,176 +2904,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416074v1</w:t>
+                <w:t xml:space="preserve">hal-02410127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert: impacts sur le sol et la végétation</w:t>
+                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
@@ -3091,1008 +3074,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">REVER9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410127v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction pédogénétique après transfert : impacts sur le sol et la végétation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410151v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emőke Kósa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335875v1</w:t>
+                <w:t xml:space="preserve">hal-01335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique : cas de la réserve naturelle des Coussouls de Crau impactée par une fuite d’hydrocarbures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bureau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annette A. Berard</w:t>
+                <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335880v1</w:t>
+                <w:t xml:space="preserve">hal-01328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépotoirs des fourmis moissonneuses (Messor barbarus) augmentent localement la richesse spécifique de la végétation des pelouses sèches méditerranéennes mais pas leur mémoire séminale ! in &amp;quot;Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+                <w:t xml:space="preserve">Restauration écologique par reconstitution pédologique. Quels impacts sur le sol et la végétation trois ans après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Provost</w:t>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les 5èmes journées atelier Réseau d'Echanges et de Valorisation en Ecologie de la Restauration: "REVER et CONCILIER"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328594v1</w:t>
+                <w:t xml:space="preserve">hal-01335875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
+                <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329388v1</w:t>
+                <w:t xml:space="preserve">hal-01329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329322v1</w:t>
+                <w:t xml:space="preserve">hal-01329143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation de la fourmi Messor barbarus comme nouvel outil en ingénierie écologique : cas de la restauratioon d’une pelouse sèche détruite par une fuite d’hydrocarbures</w:t>
+                <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
@@ -4110,289 +4110,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
+              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329399v1</w:t>
+                <w:t xml:space="preserve">hal-01329358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring a Mediterranean steppe by using soil tranfert after a pipeline leak (Plain of La Crau, Southeastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transférer le sol pour restaurer des communautés végétales : quelles leçons pour mesurer la résilience de pelouses sèches (plaine de la Crau, Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329143v1</w:t>
+                <w:t xml:space="preserve">hal-01329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harvester ant Messor barbarus as a new tool in ecological engineering: the case oft he restoration of a dryland destroyed by an oil leak</w:t>
+                <w:t xml:space="preserve">Soil tranfert for restoring plant communities: which lessons to measure the resilience of dry grasslands (Plain of La Crau,Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
+              <w:t xml:space="preserve">IAVS2013 56th IAVS Symposium "Vegetation Patterns and their Underlying Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329358v1</w:t>
+                <w:t xml:space="preserve">hal-01329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,51 +5627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rennucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Recherches bio-inspirées : une opportunité pour la transition écologique ». MEDDE-MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6641,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C470BE0E"/>
+    <w:nsid w:val="87B2284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-bulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3767-6517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.03" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.906920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_020:043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0M8WH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rennucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>