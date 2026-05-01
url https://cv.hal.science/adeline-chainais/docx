--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -264,1893 +264,1893 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrevista a Laila Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adeline Chainais; Florence Belmonte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria rebelde. El siglo XX español a la luz de los valores democráticos (1931-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.241-246, 2024, 978-2-36781-493-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El teatro de la memoria de Laila Ripoll: rehumanizar a las víctimas desde la escena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adeline Chainais; Florence Belmonte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria rebelde. El siglo XX español a la luz de los valores democráticos (1931-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.195-206, 2024, 978-2-36781-493-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y los peces salieron a combatir contra los hombres: o cómo Angélica Liddell sale al escenario para combatir la banalización de la tragedia migratoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesús Peris Llorca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migraciones en el teatro del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.101-114, 2023, 978-3-643-15471-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena: El triángulo azul (2014) y Cáscaras vacías (2016) de Laila Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonia Amo Sánchez; Maria Llombart Huesca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas del sur: patrimonialización de la memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones Universitat Alicant; Editions Universitaires d'Avignon, pp.33-48, 2022, 978-84-1302-143-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inceste, infanticide et refus de la maternité : transgression et perversion des modèles filiaux dans le théâtre d’Angélica Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Evolution et transgression du modèle familial traditionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.147-161, 2021, ‎ 978-2814305823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théoriser la scène – Scénographier la recherche : l’exemple du Congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Martínre-Thomas; Nina Jambrina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel congrès voulons-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.253-270, 2021, 978-2-343-22209-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Segunda República a través de sus canciones: Cancionero republicano de Laila Ripoll y Mariano Llorente (2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Franco; Miguel Olmos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La chanson dans l’Espagne contemporaine (XIXe-XXe siècles). Variations, appropriations, métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.267-268, 2020, 9782807612143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique : El viaje de los cantores, d’Hugo Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zárate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonia Amo Sánchez; Marie Galéra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métissages de la création théâtrale. Amérique hispanique, Espagne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.37-55, 2018, 978-2343148168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difusión y recepción de un espectáculo político subversivo: la gira francesa y española de La imaginacion del futuro de la compañía chilena La Re-Sentida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Bottin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevos asedios al teatro contemporáneo. Creación, experimentación y difusión en los siglos XX y XXI (España, Francia, América)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundamentos, pp.237-309, 2016, 978-84-245-1339-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatro lírico e identidad nacional. El Gato montés de Manuel Penella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfonso Colorado; Enric Ucelay-Da Cal; Mariona Lloret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El pentagrama político. Ensayos sobre música y nacionalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones N.E., pp.57-69, 2016, 978-84-666-5818-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités du dialogue – théâtral ? – dans La tumba de Antigona de Maria Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapahël Esteve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clartés de Maria Zambrano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.277-293, 2016, 978-2-86781-891-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anarchisme dans l’œuvre littéraire de Ricardo Flores Magón : du ‘crypto-anarchisme’ à l’exaltation mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Domingo, Alba Lara-Alengrin, Karim Benmiloud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nada Editions, pp.295-351, 2015, 1092457070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Villaespesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge SALAÜN (études réunies par). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ancien et le nouveau : le socle et la lézarde (Espagne XVIIIe-XXe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REC - Université Paris III Sorbonne Nouvelle, pp.21-44, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture symboliste et expressionniste de &amp;quot;Luces de bohemia&amp;quot; (Valle-Inclán), &amp;quot;El hombre deshabitado&amp;quot; (Alberti) et &amp;quot;La casa de Bernarda Alba&amp;quot; (Lorca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge SALAÜN (études réunies par). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tragique espagnol dans les années 20 et 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREC - Université Paris III Sorbonne Nouvelle, pp.61-89, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Enrique Lozano Guerrero. Les Fins diffuses des choses (trad.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romero Ferrer. La parodia dramática en el teatro español moderno y contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anales de la literatura española contemporánea, ALEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (2), pp.532-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La (re)conversion chrétienne d’Angélica Liddell : une expérience capitale aux répercussions théoriques et esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Âge d'or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agedor.6450⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.15707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293144v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La (re)conversion chrétienne d’Angélica Liddell : une expérience capitale aux répercussions théoriques et esthétiques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccec.15707⟩</w:t>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agedor.6450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514796v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un tragique féminin contemporain : intertextualité, intermédialité et performativité dans Génesis 6, 6-7 d'Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Deny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambigua. Revista de Investigaciones sobre género y estudios culturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du corps de l'acteur en Espagne au tournant des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du corps de l’acteur en Espagne au tournant des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quebradura a la desmitificación de la historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.139-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre d'un regard (l'histoire culturelle) et d'un domaine (le spectacle vivant) : propositions pour l'analyse du théâtre espagnol du début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Travaux du CREC en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La escena española en la encrucijada (1890-1910) , S. Salaün, E. Ricci, M. Salgues (eds.), Madrid-Paris, Fundamentos-Casa de Velázquez- Paris III, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293479v1</w:t>
-              </w:r>
-[...1091 lines deleted...]
-                <w:t xml:space="preserve">hal-02293485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,510 +2416,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un tragique féminin contemporain</w:t>
+                <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Genre(s) en scène", Université Clermont Auvergne, Clermont-Ferrand, 4 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">"Patrimonialisation de la mémoire collective dans le domaine culturel et historique de l'Espagne contemporaine : symptôme de mondialisation ou défaillance identitaire ?", Université d'Avignon et des Pays de Vaucluse, Avignon, 18-19 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293520v1</w:t>
+                <w:t xml:space="preserve">hal-02293521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Scènes croisées / Cruce de escenas Métissages de la création théâtrale. Amérique hispanique / Espagne / France", Université d'Avignon et des Pays de Vaucluse, Avignon, 9-10 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Avignon, France. pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena</w:t>
+                <w:t xml:space="preserve">Pour un tragique féminin contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Patrimonialisation de la mémoire collective dans le domaine culturel et historique de l'Espagne contemporaine : symptôme de mondialisation ou défaillance identitaire ?", Université d'Avignon et des Pays de Vaucluse, Avignon, 18-19 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, Francia</w:t>
+              <w:t xml:space="preserve">Journée d'études "Genre(s) en scène", Université Clermont Auvergne, Clermont-Ferrand, 4 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293521v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la Seconde République espagnole en chansons</w:t>
+                <w:t xml:space="preserve">Teatro lírico e identidad nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "La chanson en Espagne (XIXe-XXIe Siècles) : Métamorphoses, variations et réappropriations" Université Sorbonne Nouvelle-Paris 3, Paris, 13-15 octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : "Jornadas sobre Música y nacionalismo", Universidad Pompeu Fabra, Barcelone, 14-15 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Barcelone, España. pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293519v1</w:t>
+                <w:t xml:space="preserve">hal-02293515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teatro lírico e identidad nacional</w:t>
+                <w:t xml:space="preserve">Diffusion et réception d’un spectacle politique subversif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Jornadas sobre Música y nacionalismo", Universidad Pompeu Fabra, Barcelone, 14-15 octobre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Barcelone, España. pp.57-69</w:t>
+              <w:t xml:space="preserve">Colloque international : "Création, expérimentation et diffusion du théâtre contemporain espagnol et latino-américain", Université de Pau et des Pays de l'Adour, Festival International de Théâtre Les Translatines, Bayonne/Anglet/Biarritz, 14-16 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bayonne, Francia. pp.297-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293515v1</w:t>
+                <w:t xml:space="preserve">hal-02293514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et réception d’un spectacle politique subversif</w:t>
+                <w:t xml:space="preserve">Une histoire de la Seconde République espagnole en chansons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Création, expérimentation et diffusion du théâtre contemporain espagnol et latino-américain", Université de Pau et des Pays de l'Adour, Festival International de Théâtre Les Translatines, Bayonne/Anglet/Biarritz, 14-16 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bayonne, Francia. pp.297-309</w:t>
+              <w:t xml:space="preserve">Colloque international : "La chanson en Espagne (XIXe-XXIe Siècles) : Métamorphoses, variations et réappropriations" Université Sorbonne Nouvelle-Paris 3, Paris, 13-15 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293514v1</w:t>
+                <w:t xml:space="preserve">hal-02293519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre théâtrale de Ricardo Flores Magón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Amérique(s) anarchiste(s) : expressions libertaires du XIXe au XXe siècles", lab. LLACS, Université Paul-Valéry, Montpellier, 10-11 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France. pp.295-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3502,51 +3502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA8EF78"/>
+    <w:nsid w:val="17D3185F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-chainais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mitaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15707" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Deny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04860311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-chainais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04860311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mitaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6450" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Deny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>