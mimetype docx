--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -264,1893 +264,1893 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Enrique Lozano Guerrero. Les Fins diffuses des choses (trad.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romero Ferrer. La parodia dramática en el teatro español moderno y contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anales de la literatura española contemporánea, ALEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (2), pp.532-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (re)conversion chrétienne d’Angélica Liddell : une expérience capitale aux répercussions théoriques et esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.15707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agedor.6450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un tragique féminin contemporain : intertextualité, intermédialité et performativité dans Génesis 6, 6-7 d'Angélica Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambigua. Revista de Investigaciones sobre género y estudios culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.93-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du corps de l'acteur en Espagne au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.159-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du corps de l’acteur en Espagne au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.159-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la quebradura a la desmitificación de la historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.139-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre d'un regard (l'histoire culturelle) et d'un domaine (le spectacle vivant) : propositions pour l'analyse du théâtre espagnol du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Travaux du CREC en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La escena española en la encrucijada (1890-1910) , S. Salaün, E. Ricci, M. Salgues (eds.), Madrid-Paris, Fundamentos-Casa de Velázquez- Paris III, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Laila Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Chainais; Florence Belmonte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La memoria rebelde. El siglo XX español a la luz de los valores democráticos (1931-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.241-246, 2024, 978-2-36781-493-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El teatro de la memoria de Laila Ripoll: rehumanizar a las víctimas desde la escena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Chainais; Florence Belmonte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La memoria rebelde. El siglo XX español a la luz de los valores democráticos (1931-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.195-206, 2024, 978-2-36781-493-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y los peces salieron a combatir contra los hombres: o cómo Angélica Liddell sale al escenario para combatir la banalización de la tragedia migratoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús Peris Llorca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migraciones en el teatro del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.101-114, 2023, 978-3-643-15471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena: El triángulo azul (2014) y Cáscaras vacías (2016) de Laila Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonia Amo Sánchez; Maria Llombart Huesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miradas del sur: patrimonialización de la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones Universitat Alicant; Editions Universitaires d'Avignon, pp.33-48, 2022, 978-84-1302-143-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inceste, infanticide et refus de la maternité : transgression et perversion des modèles filiaux dans le théâtre d’Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Evolution et transgression du modèle familial traditionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.147-161, 2021, ‎ 978-2814305823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoriser la scène – Scénographier la recherche : l’exemple du Congrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Martínre-Thomas; Nina Jambrina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel congrès voulons-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.253-270, 2021, 978-2-343-22209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Segunda República a través de sus canciones: Cancionero republicano de Laila Ripoll y Mariano Llorente (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Franco; Miguel Olmos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chanson dans l’Espagne contemporaine (XIXe-XXe siècles). Variations, appropriations, métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.267-268, 2020, 9782807612143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique : El viaje de los cantores, d’Hugo Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonia Amo Sánchez; Marie Galéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métissages de la création théâtrale. Amérique hispanique, Espagne, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.37-55, 2018, 978-2343148168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difusión y recepción de un espectáculo político subversivo: la gira francesa y española de La imaginacion del futuro de la compañía chilena La Re-Sentida</w:t>
+                <w:t xml:space="preserve">Teatro lírico e identidad nacional. El Gato montés de Manuel Penella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Bottin. </w:t>
+              <w:t xml:space="preserve">Alfonso Colorado; Enric Ucelay-Da Cal; Mariona Lloret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevos asedios al teatro contemporáneo. Creación, experimentación y difusión en los siglos XX y XXI (España, Francia, América)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fundamentos, pp.237-309, 2016, 978-84-245-1339-9</w:t>
+              <w:t xml:space="preserve">El pentagrama político. Ensayos sobre música y nacionalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones N.E., pp.57-69, 2016, 978-84-666-5818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936545v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teatro lírico e identidad nacional. El Gato montés de Manuel Penella</w:t>
+                <w:t xml:space="preserve">Modalités du dialogue – théâtral ? – dans La tumba de Antigona de Maria Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alfonso Colorado; Enric Ucelay-Da Cal; Mariona Lloret. </w:t>
+              <w:t xml:space="preserve">Rapahël Esteve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El pentagrama político. Ensayos sobre música y nacionalismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones N.E., pp.57-69, 2016, 978-84-666-5818-8</w:t>
+              <w:t xml:space="preserve">Clartés de Maria Zambrano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.277-293, 2016, 978-2-86781-891-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936548v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités du dialogue – théâtral ? – dans La tumba de Antigona de Maria Zambrano</w:t>
+                <w:t xml:space="preserve">Difusión y recepción de un espectáculo político subversivo: la gira francesa y española de La imaginacion del futuro de la compañía chilena La Re-Sentida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapahël Esteve. </w:t>
+              <w:t xml:space="preserve">Béatrice Bottin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clartés de Maria Zambrano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.277-293, 2016, 978-2-86781-891-2</w:t>
+              <w:t xml:space="preserve">Nuevos asedios al teatro contemporáneo. Creación, experimentación y difusión en los siglos XX y XXI (España, Francia, América)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundamentos, pp.237-309, 2016, 978-84-245-1339-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936556v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anarchisme dans l’œuvre littéraire de Ricardo Flores Magón : du ‘crypto-anarchisme’ à l’exaltation mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Domingo, Alba Lara-Alengrin, Karim Benmiloud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nada Editions, pp.295-351, 2015, 1092457070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Villaespesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge SALAÜN (études réunies par). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre l'ancien et le nouveau : le socle et la lézarde (Espagne XVIIIe-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REC - Université Paris III Sorbonne Nouvelle, pp.21-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture symboliste et expressionniste de &amp;quot;Luces de bohemia&amp;quot; (Valle-Inclán), &amp;quot;El hombre deshabitado&amp;quot; (Alberti) et &amp;quot;La casa de Bernarda Alba&amp;quot; (Lorca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge SALAÜN (études réunies par). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tragique espagnol dans les années 20 et 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREC - Université Paris III Sorbonne Nouvelle, pp.61-89, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293485v1</w:t>
-              </w:r>
-[...769 lines deleted...]
-                <w:t xml:space="preserve">hal-02293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,510 +2416,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena</w:t>
+                <w:t xml:space="preserve">Pour un tragique féminin contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Patrimonialisation de la mémoire collective dans le domaine culturel et historique de l'Espagne contemporaine : symptôme de mondialisation ou défaillance identitaire ?", Université d'Avignon et des Pays de Vaucluse, Avignon, 18-19 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, Francia</w:t>
+              <w:t xml:space="preserve">Journée d'études "Genre(s) en scène", Université Clermont Auvergne, Clermont-Ferrand, 4 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293521v1</w:t>
+                <w:t xml:space="preserve">hal-02293520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Scènes croisées / Cruce de escenas Métissages de la création théâtrale. Amérique hispanique / Espagne / France", Université d'Avignon et des Pays de Vaucluse, Avignon, 9-10 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Avignon, France. pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un tragique féminin contemporain</w:t>
+                <w:t xml:space="preserve">Recordando a las víctimas olvidadas del nazismo desde la escena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Genre(s) en scène", Université Clermont Auvergne, Clermont-Ferrand, 4 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">"Patrimonialisation de la mémoire collective dans le domaine culturel et historique de l'Espagne contemporaine : symptôme de mondialisation ou défaillance identitaire ?", Université d'Avignon et des Pays de Vaucluse, Avignon, 18-19 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293520v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teatro lírico e identidad nacional</w:t>
+                <w:t xml:space="preserve">Une histoire de la Seconde République espagnole en chansons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Jornadas sobre Música y nacionalismo", Universidad Pompeu Fabra, Barcelone, 14-15 octobre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Barcelone, España. pp.57-69</w:t>
+              <w:t xml:space="preserve">Colloque international : "La chanson en Espagne (XIXe-XXIe Siècles) : Métamorphoses, variations et réappropriations" Université Sorbonne Nouvelle-Paris 3, Paris, 13-15 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293515v1</w:t>
+                <w:t xml:space="preserve">hal-02293519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et réception d’un spectacle politique subversif</w:t>
+                <w:t xml:space="preserve">Teatro lírico e identidad nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Création, expérimentation et diffusion du théâtre contemporain espagnol et latino-américain", Université de Pau et des Pays de l'Adour, Festival International de Théâtre Les Translatines, Bayonne/Anglet/Biarritz, 14-16 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bayonne, Francia. pp.297-309</w:t>
+              <w:t xml:space="preserve">Colloque international : "Jornadas sobre Música y nacionalismo", Universidad Pompeu Fabra, Barcelone, 14-15 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Barcelone, España. pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293514v1</w:t>
+                <w:t xml:space="preserve">hal-02293515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la Seconde République espagnole en chansons</w:t>
+                <w:t xml:space="preserve">Diffusion et réception d’un spectacle politique subversif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "La chanson en Espagne (XIXe-XXIe Siècles) : Métamorphoses, variations et réappropriations" Université Sorbonne Nouvelle-Paris 3, Paris, 13-15 octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : "Création, expérimentation et diffusion du théâtre contemporain espagnol et latino-américain", Université de Pau et des Pays de l'Adour, Festival International de Théâtre Les Translatines, Bayonne/Anglet/Biarritz, 14-16 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bayonne, Francia. pp.297-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293519v1</w:t>
+                <w:t xml:space="preserve">hal-02293514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre théâtrale de Ricardo Flores Magón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Amérique(s) anarchiste(s) : expressions libertaires du XIXe au XXe siècles", lab. LLACS, Université Paul-Valéry, Montpellier, 10-11 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France. pp.295-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,165 +2938,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El teatro de la memoria de Laila Ripoll</w:t>
+                <w:t xml:space="preserve">Les formes du dialogue dans &amp;quot;La tumba de Antigona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de civilisation espagnole contemporaine du laboratoire LLACS "La mémoire rebelle : De l'anti-franquisme à la relecture de l'histoire (1931-2013)", Université Paul Valéry Montpellier 3, Montpellier, 3-4 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, Francia</w:t>
+              <w:t xml:space="preserve">Colloque international : "Modalités du dialogue dans l'oeuvre de María Zambrano", Université Michel de Montaigne-Bordeaux 3, Pessac, 22-23 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pessac, France. pp.277-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293522v1</w:t>
+                <w:t xml:space="preserve">hal-02293517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes du dialogue dans &amp;quot;La tumba de Antigona</w:t>
+                <w:t xml:space="preserve">El teatro de la memoria de Laila Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Modalités du dialogue dans l'oeuvre de María Zambrano", Université Michel de Montaigne-Bordeaux 3, Pessac, 22-23 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Pessac, France. pp.277-293</w:t>
+              <w:t xml:space="preserve">Séminaire de civilisation espagnole contemporaine du laboratoire LLACS "La mémoire rebelle : De l'anti-franquisme à la relecture de l'histoire (1931-2013)", Université Paul Valéry Montpellier 3, Montpellier, 3-4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293517v1</w:t>
+                <w:t xml:space="preserve">hal-02293522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El atentado de Jorge Ibargüengoitia</w:t>
               </w:r>
@@ -3502,51 +3502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17D3185F"/>
+    <w:nsid w:val="687FECED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-chainais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04860311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mitaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6450" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Deny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-chainais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Back" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mitaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6450" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Deny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04860311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>