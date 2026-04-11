--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1625,51 +1625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46FC62B8"/>
+    <w:nsid w:val="684E0208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>