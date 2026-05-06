--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -381,415 +381,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Care Pathways and Determinants in Essure® Contraceptive Implant Use and Removal: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéronine Tengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ter‐ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142368v1</w:t>
+                <w:t xml:space="preserve">hal-05603018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 11, Numéro 1, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Darlington</w:t>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graça Carvalho</w:t>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340738v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -811,214 +811,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490677v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French validation of the Health literacy for school-aged children (HLSAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybile Vieux-Poule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 33 (5), pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.215.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1028,279 +1162,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1310,51 +1444,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1396,51 +1530,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1450,114 +1584,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences psychosociales et promotion de la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Claude Bernard Lyon 1, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04916716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1625,51 +1759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="684E0208"/>
+    <w:nsid w:val="E7C32659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-darlington-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3850-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Vieux-Poule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.215.0705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-darlington-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3850-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ronine Tengue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter&#8208;ovanessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Vieux-Poule" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.215.0705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>