--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -135,1024 +135,1158 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CPS comme outil de prévention santé</w:t>
+                <w:t xml:space="preserve">Building health-promoting school environments: a longitudinal qualitative study of the Explo’Santé program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masson</w:t>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Joan Darlington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Tchuendem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1857951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544183v1</w:t>
+                <w:t xml:space="preserve">hal-05632861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corélie Salque</w:t>
+                <w:t xml:space="preserve">Les CPS comme outil de prévention santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emily Darlington</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Joan Darlington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478968v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Pathways and Determinants in Essure® Contraceptive Implant Use and Removal: A Qualitative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jéronine Tengue</w:t>
+                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Michon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.70534⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.1720265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1720265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05603018v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Care Pathways and Determinants in Essure® Contraceptive Implant Use and Removal: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéronine Tengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ter‐ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142368v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 11, Numéro 1, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Darlington</w:t>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graça Carvalho</w:t>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340738v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04490677v1</w:t>
+                <w:t xml:space="preserve">hal-04340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French validation of the Health literacy for school-aged children (HLSAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybile Vieux-Poule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 33 (5), pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.215.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,279 +1296,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1444,137 +1578,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1584,114 +1718,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences psychosociales et promotion de la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Claude Bernard Lyon 1, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04916716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1759,51 +1893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7C32659"/>
+    <w:nsid w:val="4ABE981F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1990,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-darlington-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3850-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ronine Tengue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter&#8208;ovanessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Vieux-Poule" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.215.0705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-darlington-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3850-8461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Tchuendem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1857951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ronine Tengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Michon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter&#8208;ovanessian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Vieux-Poule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.215.0705" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>