--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -863,51 +863,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1778,856 +1778,761 @@
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Provini; Mélanie Bost-Fiévet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance imaginaire. La réception de la Renaissance dans la culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 219-240, 2019, </w:t>
+              <w:t xml:space="preserve">, pp.219-240, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09160-8.p.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des grands rhétoriqueurs à l’Oulipo. Mythe et réalité d’un plagiat par anticipation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fantasie de François Habert : variations poétiques sur le jugement de Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+              <w:t xml:space="preserve">Alice Vintenon; Françoise Poulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renaissance imaginaire. La réception de la Renaissance dans la culture contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Réforme et la fable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 183-200, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274490v1</w:t>
+                <w:t xml:space="preserve">hal-03872876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fantasie de François Habert : variations poétiques sur le jugement de Pâris</w:t>
+                <w:t xml:space="preserve">La Flavie de la Menor, un roman de chevalerie généalogique à la gloire du roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Vintenon; Françoise Poulet. </w:t>
+              <w:t xml:space="preserve">Isabelle Luciani; Valérie Piétri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Réforme et la fable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’incorporation des ancêtres : généalogie, construction du présent (du Moyen Âge à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 77-88., 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.27653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872876v1</w:t>
+                <w:t xml:space="preserve">hal-03872902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Flavie de la Menor, un roman de chevalerie généalogique à la gloire du roi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vintenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’incorporation des ancêtres : généalogie, construction du présent (du Moyen Âge à nos jours)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'histoire à la Renaissance : à la croisée des genres et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Editions Classiques Garnier, pp.7-30, 2016, Études et essais sur la Renaissance. Série Éthique et poétique des genres, 978-2812460395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.27653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872902v1</w:t>
+                <w:t xml:space="preserve">halshs-01464232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métaphores et savoir dans l'oeuvre de Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire à la Renaissance : à la croisée des genres et des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Editions Classiques Garnier, pp.7-30, 2016, Études et essais sur la Renaissance. Série Éthique et poétique des genres, 978-2812460395</w:t>
+              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 299-316, 2016, 978-2-8124-6024-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464232v1</w:t>
+                <w:t xml:space="preserve">hal-03999592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaphores et savoir dans l'oeuvre de Jean Lemaire de Belges</w:t>
+                <w:t xml:space="preserve">Lemaire de Belges et les sources médiévales du “roman de Pâris”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+              <w:t xml:space="preserve">Anne Schoysman; Maria Colombo Timelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+              <w:t xml:space="preserve">Le Roman français dans les premiers imprimés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 45-58, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03999592v1</w:t>
+                <w:t xml:space="preserve">hal-03872905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemaire de Belges et les sources médiévales du “roman de Pâris”</w:t>
+                <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l'ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Schoysman; Maria Colombo Timelli. </w:t>
+              <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roman français dans les premiers imprimés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.287-300, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/NEIC1181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03872905v1</w:t>
+                <w:t xml:space="preserve">hal-05042935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l’ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité du genre humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers V. L. Saulnier, n° 31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 289-302, 2014, 978-2-84050-926-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double fonction de l’hyperbate dans les sonnets de Joachim Du Bellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Paillet; Claire Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’hyperbate aux frontières de la phrase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, p. 127-138, 2011, 978-2-84050-799-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2637,98 +2542,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Roses fauves de Carole Martinez : roman en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques, Lectures sur le fil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.fabula.org/colloques/document7560.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2738,807 +2643,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la phrase française : continuité et évolution au tournant de 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 24, p. 13-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponctuer la prose à la Renaissance. L'exemple de Lemaire de Belges (1511-1549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Phrase et période entre les XVIe et XVIIIe siècles, XLI (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fard des couleurs de rhétorique à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercices de rhétorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhetorique.1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours indirect libre chez Rabelais : problèmes de syntaxe</w:t>
+                <w:t xml:space="preserve">« Pas demourer là ne fault ». Stylistique de l’ordre des mots dans Gargantua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, p. 153-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347763v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas demourer là ne fault ». Stylistique de l’ordre des mots dans Gargantua</w:t>
+                <w:t xml:space="preserve">Le discours indirect libre chez Rabelais : problèmes de syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le discours indirect libre dans la fiction de la première modernité (XVIe-XVIIIe s.), XLI (2019), pp.35-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691131v1</w:t>
+                <w:t xml:space="preserve">hal-03347763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie latine du français dans les Essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, p. 157-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rileggendo Cesare : la difesa delle antichità galliche nel primo libro delle Recherches de la France da Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni di filologia e lingue romanze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, p. 7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parrésiaste contre le courtisan : enjeux discursifs de l’écriture de l’histoire à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Courage de la vérité et écritures de l'histoire (XVIe siècle – XVIIIe siècle), 94 (3), p. 95-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.094.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclat de l'épithète dans les temples des grands rhétoriqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, p. 311-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vintenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Curieux et curiosités de Pontano à Sorel, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01462981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3548,91 +3453,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie Lemaire de Belges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3642,159 +3547,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curieux et curiosité de Pontano à Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vintenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curieux et curiosités de Pontano à Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vintenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3803,98 +3708,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 15, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4041,51 +3946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Capodieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FCFP4963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lemaire-de-belges-homere-belgeois-le-mythe-troyen-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09057-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04357927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.127629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DNVF1082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ovide-en-france-du-moyen-age-a-nos-jours-etudes-pour-celebrer-le-bimillenaire-de-sa-mort-lemaire-de-belges-ovide-belgeois.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11517-5.p.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BIYV9602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schoysman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4.p.0255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage-la-fabrique-de-la-rime.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09010-6.p.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine-des-grands-rhetoriqueurs-a-l-oulipo.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8.p.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/27653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/metaphore-savoirs-et-arts-au-debut-des-temps-modernes-metaphores-et-savoir-dans-l-oeuvre-de-jean-lemaire-de-belges.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-francais-dans-les-premiers-imprimes-lemaire-de-belges-et-les-sources-medievales-du-roman-de-paris.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/31-lunite-du-genre-humain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEIC1181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Capodieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FCFP4963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lemaire-de-belges-homere-belgeois-le-mythe-troyen-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09057-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04357927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.127629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DNVF1082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ovide-en-france-du-moyen-age-a-nos-jours-etudes-pour-celebrer-le-bimillenaire-de-sa-mort-lemaire-de-belges-ovide-belgeois.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11517-5.p.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BIYV9602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schoysman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4.p.0255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage-la-fabrique-de-la-rime.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09010-6.p.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine-des-grands-rhetoriqueurs-a-l-oulipo.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8.p.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/27653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/metaphore-savoirs-et-arts-au-debut-des-temps-modernes-metaphores-et-savoir-dans-l-oeuvre-de-jean-lemaire-de-belges.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-francais-dans-les-premiers-imprimes-lemaire-de-belges-et-les-sources-medievales-du-roman-de-paris.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEIC1181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/31-lunite-du-genre-humain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>