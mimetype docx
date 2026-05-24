--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2277,195 +2277,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l'ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l’ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.287-300, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
+              <w:t xml:space="preserve">L'unité du genre humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers V. L. Saulnier, n° 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/NEIC1181⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 289-302, 2014, 978-2-84050-926-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042935v1</w:t>
+                <w:t xml:space="preserve">hal-03999615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l’ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Constructions généalogiques et unité du genre humain : l'ancêtre troyen dans la littérature de cour du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'unité du genre humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahiers V. L. Saulnier, n° 31, </w:t>
+              <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.287-300, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUPS</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.70551/NEIC1181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999615v1</w:t>
+                <w:t xml:space="preserve">hal-05042935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double fonction de l’hyperbate dans les sonnets de Joachim Du Bellay</w:t>
               </w:r>
@@ -2880,174 +2880,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas demourer là ne fault ». Stylistique de l’ordre des mots dans Gargantua</w:t>
+                <w:t xml:space="preserve">Le discours indirect libre chez Rabelais : problèmes de syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le discours indirect libre dans la fiction de la première modernité (XVIe-XVIIIe s.), XLI (2019), pp.35-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691131v1</w:t>
+                <w:t xml:space="preserve">hal-03347763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours indirect libre chez Rabelais : problèmes de syntaxe</w:t>
+                <w:t xml:space="preserve">« Pas demourer là ne fault ». Stylistique de l’ordre des mots dans Gargantua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, p. 153-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347763v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie latine du français dans les Essais</w:t>
               </w:r>
@@ -3946,51 +3946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Capodieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FCFP4963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lemaire-de-belges-homere-belgeois-le-mythe-troyen-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09057-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04357927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.127629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DNVF1082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ovide-en-france-du-moyen-age-a-nos-jours-etudes-pour-celebrer-le-bimillenaire-de-sa-mort-lemaire-de-belges-ovide-belgeois.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11517-5.p.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BIYV9602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schoysman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4.p.0255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage-la-fabrique-de-la-rime.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09010-6.p.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine-des-grands-rhetoriqueurs-a-l-oulipo.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8.p.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/27653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/metaphore-savoirs-et-arts-au-debut-des-temps-modernes-metaphores-et-savoir-dans-l-oeuvre-de-jean-lemaire-de-belges.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-francais-dans-les-premiers-imprimes-lemaire-de-belges-et-les-sources-medievales-du-roman-de-paris.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEIC1181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/31-lunite-du-genre-humain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Capodieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FCFP4963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lemaire-de-belges-homere-belgeois-le-mythe-troyen-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09057-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWXH1901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04357927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.127629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DNVF1082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ovide-en-france-du-moyen-age-a-nos-jours-etudes-pour-celebrer-le-bimillenaire-de-sa-mort-lemaire-de-belges-ovide-belgeois.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11517-5.p.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BIYV9602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schoysman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4.p.0255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage-la-fabrique-de-la-rime.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09010-6.p.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine-des-grands-rhetoriqueurs-a-l-oulipo.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8.p.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/27653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/metaphore-savoirs-et-arts-au-debut-des-temps-modernes-metaphores-et-savoir-dans-l-oeuvre-de-jean-lemaire-de-belges.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-francais-dans-les-premiers-imprimes-lemaire-de-belges-et-les-sources-medievales-du-roman-de-paris.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/31-lunite-du-genre-humain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEIC1181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>