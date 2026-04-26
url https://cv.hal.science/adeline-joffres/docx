--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -2198,51 +2198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C88B779F"/>
+    <w:nsid w:val="92EC1518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>