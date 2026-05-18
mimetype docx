--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -292,221 +292,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les consortiums Huma-Num</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946876v1</w:t>
+                <w:t xml:space="preserve">hal-05426084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consortiums Huma-Num</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favreau Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
+              <w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426084v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
               </w:r>
@@ -984,178 +984,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Consortiums-HN de l'infrastructure de recherche française Huma-Num</w:t>
+                <w:t xml:space="preserve">Vers la construction d'une communauté DARIAH-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Meknès, Maroc. , Infrastructure</w:t>
+              <w:t xml:space="preserve">, May 2024, Meknès, Maroc. 2024, Infrastructure</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04561232v1</w:t>
+                <w:t xml:space="preserve">halshs-04561266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'une communauté DARIAH-FR</w:t>
+                <w:t xml:space="preserve">Les Consortiums-HN de l'infrastructure de recherche française Huma-Num</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Joffres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Meknès, Maroc. 2024, Infrastructure</w:t>
+              <w:t xml:space="preserve">, May 2024, Meknès, Maroc. , Infrastructure</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04561266v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04561232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR principles in data life for humanities</w:t>
               </w:r>
@@ -1614,515 +1614,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Abergel</w:t>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+                <w:t xml:space="preserve">Bastien Bourineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Alessio Calantropio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683842v4</w:t>
+                <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02155055v1</w:t>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
+                <w:t xml:space="preserve">Report on Standardization (draft)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+                <w:t xml:space="preserve">Piotr Banski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boust</w:t>
+                <w:t xml:space="preserve">Jack Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Bruseker</w:t>
+                <w:t xml:space="preserve">Emiliano Degl’innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Ďurčo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
+              <w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526713v2</w:t>
+                <w:t xml:space="preserve">hal-01560563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on Standardization (draft)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bruseker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01560563v1</w:t>
+                <w:t xml:space="preserve">hal-01526713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2198,51 +2198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92EC1518"/>
+    <w:nsid w:val="4EA07D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2429,51 +2429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-joffres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-113X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-joffres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-113X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>