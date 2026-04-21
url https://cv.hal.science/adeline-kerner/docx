--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -794,261 +794,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370639v1</w:t>
+                <w:t xml:space="preserve">hal-03369919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pignal</w:t>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369919v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Systematics with Annotate: The Mexican archaeocyaths example</w:t>
               </w:r>
@@ -1229,51 +1229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCC64CE"/>
+    <w:nsid w:val="84F8B8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>