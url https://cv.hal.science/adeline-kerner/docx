--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0101-8662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XLd5y7gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,3027 +188,3027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Xper3 reference guide for taxonomists: a collaborative system for identification keys and descriptive data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mario Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 987, pp.281-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/ejt.2025.987.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Generated Texts for Fauna and Flora from Structured Data Based on a Controlled Vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie M Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.e134931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.8.134931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New archaeocyath genus from the early Cambrian of the western Anti-Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (12), pp.445-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pamerlon</w:t>
+                <w:t xml:space="preserve">E-taxonomy, Open Science, and FAIR Principles: A comparison of how taxon descriptions are computerized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Levy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.e110459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.110459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198414v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-taxonomy, Open Science, and FAIR Principles: A comparison of how taxon descriptions are computerized</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Kerner</w:t>
+                <w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pamerlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Pando de la Hoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Levy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.e110459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.7.110459⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178030v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pignal</w:t>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369919v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370639v1</w:t>
+                <w:t xml:space="preserve">hal-03369919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Systematics with Annotate: The Mexican archaeocyaths example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile-Morgane Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.e59106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.4.59106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-context Knowledge Base using Calculated Descriptors from Xper3: the Archaeocyaths Knowledge Base example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.3.37083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.e19911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.19911⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557327v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1, pp.e19911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.19911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557322v1</w:t>
+                <w:t xml:space="preserve">hal-02557327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Porifera Ontology (PORO): enhancing sponge systematics with an anatomy ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Segerdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2041-1480-5-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Archaeocyatha in Cambrian biostratigraphy and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of London Memoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.59-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/M38.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeocyatha, a computer-aided identification of genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided identification of the Archaeocyatha genera now available online</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cambrian archaeocyathan metazoans: revision of morphological characters and standardization of genus descriptions to establish an online identification tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150, pp.381-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.150.1566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/42329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557391v1</w:t>
+                <w:t xml:space="preserve">hal-02557347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambrian archaeocyathan metazoans: revision of morphological characters and standardization of genus descriptions to establish an online identification tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computer-aided identification of the Archaeocyatha genera now available online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Livres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/42329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.150.1566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557347v1</w:t>
+                <w:t xml:space="preserve">hal-02557391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Generated Texts for Fauna and Flora from Structured Data Based on a Controlled Vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mario Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPNHC TDWG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPNHC &amp; TDWG, Sep 2024, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discovery of a new genus in the Issafen Formation of the Fouanou syncline from the lower Cambrian in the western Anti-Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd virtual meeting of IGCP 735 Rocks and the Rise of Ordovician Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Prague, Czech Republic. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Revision of Archaeocyatha of Western Anti-Atlas of Morocco; Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa El Bakhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28TH session of the Colloquium of African Geology (CAG 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Fez, Morocco. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llopis Lucas</w:t>
+                <w:t xml:space="preserve">Cédric del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorse Mathilde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kerner</w:t>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorse Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ninon Robin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IPC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160889v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric del Rio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Regine Vignes</w:t>
+                <w:t xml:space="preserve">Gorse Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160812v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIeS. Anatomical Base for Identifying Softwood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a phylogeny of the oldest metazoans builders (Archaeocyatha, Lower Cambrian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd BioSyst.EU joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Vienna (AUSTRIA), Austria. pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Cambrian calcimicrobial-archaeocyathan bioconstructions in the Goulimine area, Anti-Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Geological Congress Unearthing our Past and Future — Resourcing Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Brisbane (AU), Australia. pp.2745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeocyatha: from synthetic works to knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 6th International Siberian Early Career GeoScientists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité des Archaeocyatha : état des recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,107 +3218,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De rat de bibliothèque à pro de la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3307,193 +3328,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Base with XPER3 in Palaeontology: Calculated descriptors offer new functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Santa Clara de San Carlos, Costa Rica. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeocyathan knowledge base: influence of the sections orientation for identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Geological Congress "Unearthing our Past and Future — Resourcing Tomorrow"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3503,114 +3524,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et analyse d'une base de connaissances pour l'étude des archéocyathes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Muséum National d'Histoire Naturelle Paris, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013MNHN0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04095030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3678,51 +3699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F8B8E1"/>
+    <w:nsid w:val="BBBA6DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XLd5y7gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>