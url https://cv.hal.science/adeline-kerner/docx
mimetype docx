--- v2 (2026-05-11)
+++ v3 (2026-05-12)
@@ -590,486 +590,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-taxonomy, Open Science, and FAIR Principles: A comparison of how taxon descriptions are computerized</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Levy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Pamerlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Pando de la Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.e110459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.7.110459⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178030v1</w:t>
+                <w:t xml:space="preserve">hal-04198414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+                <w:t xml:space="preserve">E-taxonomy, Open Science, and FAIR Principles: A comparison of how taxon descriptions are computerized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Levy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.e110459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.110459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198414v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370639v1</w:t>
+                <w:t xml:space="preserve">hal-03369919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Pattern: Study of orchid architecture using tools to take quick measurements of virtual specimens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 8 Years of Existence of Xper3: State of the art and future developments of the platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pignal</w:t>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.5.75752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.5.74250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369919v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Systematics with Annotate: The Mexican archaeocyaths example</w:t>
               </w:r>
@@ -1231,274 +1231,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pinel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.e19911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.19911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557322v1</w:t>
+                <w:t xml:space="preserve">hal-02557327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.e19911. </w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.19911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557327v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Porifera Ontology (PORO): enhancing sponge systematics with an anatomy ontology</w:t>
               </w:r>
@@ -1772,235 +1772,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambrian archaeocyathan metazoans: revision of morphological characters and standardization of genus descriptions to establish an online identification tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Kerner</w:t>
+                <w:t xml:space="preserve">Computer-aided identification of the Archaeocyatha genera now available online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 150, pp.381-395. </w:t>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Livres, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.150.1566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/42329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557347v1</w:t>
+                <w:t xml:space="preserve">hal-02557391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided identification of the Archaeocyatha genera now available online</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regine Vignes</w:t>
+                <w:t xml:space="preserve">Cambrian archaeocyathan metazoans: revision of morphological characters and standardization of genus descriptions to establish an online identification tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Livres, </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150, pp.381-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/42329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.150.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557391v1</w:t>
+                <w:t xml:space="preserve">hal-02557347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2379,471 +2379,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
+                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric del Rio</w:t>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">Llopis Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Gorse Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regine Vignes</w:t>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">IPC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160812v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais A Boura</w:t>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorse Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llopis Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
+                <w:t xml:space="preserve">hal-03160889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Robin</w:t>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160889v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIeS. Anatomical Base for Identifying Softwood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBBA6DE1"/>
+    <w:nsid w:val="D1E78B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XLd5y7gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-kerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0101-8662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XLd5y7gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mario Saliba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.987.2875" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie M Saliba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes Lebbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.134931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Bakhouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Azizi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Levy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gourraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.75752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.74250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thacker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Segerdell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M38.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/42329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.150.1566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>