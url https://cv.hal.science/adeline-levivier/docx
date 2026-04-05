--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2299,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6D5B94F"/>
+    <w:nsid w:val="2EFE763F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>