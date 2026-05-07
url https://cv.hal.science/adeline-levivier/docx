--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -454,234 +454,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation for epigraphy: Techniques, metadata and storage</w:t>
+                <w:t xml:space="preserve">Management of visual documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Digitalisasi Abklatsch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRIN, Dec 2022, Jakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04113202v1</w:t>
+                <w:t xml:space="preserve">halshs-03875129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of visual documentation</w:t>
+                <w:t xml:space="preserve">Visual documentation techniques for epigraphy: Reflectance Transformation Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03875129v1</w:t>
+                <w:t xml:space="preserve">hal-03059323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual documentation techniques for epigraphy: Reflectance Transformation Imaging</w:t>
+                <w:t xml:space="preserve">Visualisation for epigraphy: Techniques, metadata and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Workshop Digitalisasi Abklatsch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRIN, Dec 2022, Jakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059323v1</w:t>
+                <w:t xml:space="preserve">halshs-04113202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan de gestion de données du projet ERC-DHARMA</w:t>
               </w:r>
@@ -907,178 +907,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les données épigraphiques, création d’une ontologie pour le projet DHARMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontology for Inscription-related Metadata and Recommendations for Recording Epigraphic Metadata in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlo Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiNum 2019 : Actualités de l’édition numérique des corpus épigraphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliquot, Julien; Hue-Gay, Elysabeth, Dec 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">DHARMA Kickoff-Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029535v1</w:t>
+                <w:t xml:space="preserve">hal-03059320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Inscription-related Metadata and Recommendations for Recording Epigraphic Metadata in the Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser les données épigraphiques, création d’une ontologie pour le projet DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHARMA Kickoff-Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EpiNum 2019 : Actualités de l’édition numérique des corpus épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliquot, Julien; Hue-Gay, Elysabeth, Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059320v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des estampages et transposition des pratiques des épigraphistes en contexte numérique</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisda Meyanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badan Riset dan Inovasi Nasional (BRIN), Organisasi Riset Arkeologi, Bahasa dan Sastra; École française d'Extrême-Orient. KPG (Kepustakaan Populer Gramedia), 2025, 978-623-134-340-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Restyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badan Riset dan Inovasi Nasional (BRIN), Organisasi Riset Arkeologi, Bahasa dan Sastra; École française d'Extrême-Orient. KPG (Kepustakaan Populer Gramedia), 2024, 978-623-134-311-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisda Meyanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eko Bastiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EFE763F"/>
+    <w:nsid w:val="DA56CBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-levivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0527-0758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bozia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Barmpoutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Pablo Su&#225;rez-Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Surti Nastiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churmatin Nasoichah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwi Prihatmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisda Meyanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Restyadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Bastiawan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-levivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0527-0758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bozia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Barmpoutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Pablo Su&#225;rez-Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Surti Nastiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churmatin Nasoichah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwi Prihatmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisda Meyanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Restyadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Bastiawan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>