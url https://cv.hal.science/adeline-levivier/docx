--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -454,234 +454,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of visual documentation</w:t>
+                <w:t xml:space="preserve">Visualisation for epigraphy: Techniques, metadata and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Workshop Digitalisasi Abklatsch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRIN, Dec 2022, Jakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03875129v1</w:t>
+                <w:t xml:space="preserve">halshs-04113202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual documentation techniques for epigraphy: Reflectance Transformation Imaging</w:t>
+                <w:t xml:space="preserve">Management of visual documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059323v1</w:t>
+                <w:t xml:space="preserve">halshs-03875129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation for epigraphy: Techniques, metadata and storage</w:t>
+                <w:t xml:space="preserve">Visual documentation techniques for epigraphy: Reflectance Transformation Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Digitalisasi Abklatsch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRIN, Dec 2022, Jakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Visual documentation for epigraphy - EFEO Bangkok's seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04113202v1</w:t>
+                <w:t xml:space="preserve">hal-03059323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan de gestion de données du projet ERC-DHARMA</w:t>
               </w:r>
@@ -907,178 +907,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Inscription-related Metadata and Recommendations for Recording Epigraphic Metadata in the Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser les données épigraphiques, création d’une ontologie pour le projet DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHARMA Kickoff-Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EpiNum 2019 : Actualités de l’édition numérique des corpus épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliquot, Julien; Hue-Gay, Elysabeth, Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059320v1</w:t>
+                <w:t xml:space="preserve">halshs-03029535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les données épigraphiques, création d’une ontologie pour le projet DHARMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontology for Inscription-related Metadata and Recommendations for Recording Epigraphic Metadata in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlo Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiNum 2019 : Actualités de l’édition numérique des corpus épigraphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliquot, Julien; Hue-Gay, Elysabeth, Dec 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">DHARMA Kickoff-Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03029535v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des estampages et transposition des pratiques des épigraphistes en contexte numérique</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisda Meyanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badan Riset dan Inovasi Nasional (BRIN), Organisasi Riset Arkeologi, Bahasa dan Sastra; École française d'Extrême-Orient. KPG (Kepustakaan Populer Gramedia), 2025, 978-623-134-340-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Restyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badan Riset dan Inovasi Nasional (BRIN), Organisasi Riset Arkeologi, Bahasa dan Sastra; École française d'Extrême-Orient. KPG (Kepustakaan Populer Gramedia), 2024, 978-623-134-311-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwi Prihatmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisda Meyanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eko Bastiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA56CBD0"/>
+    <w:nsid w:val="7D077730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-levivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0527-0758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bozia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Barmpoutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Pablo Su&#225;rez-Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Surti Nastiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churmatin Nasoichah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwi Prihatmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisda Meyanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Restyadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Bastiawan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-levivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0527-0758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bozia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Barmpoutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Pablo Su&#225;rez-Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Surti Nastiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churmatin Nasoichah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwi Prihatmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisda Meyanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Restyadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Bastiawan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>