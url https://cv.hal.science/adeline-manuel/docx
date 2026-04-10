--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17A147FB"/>
+    <w:nsid w:val="9E9C6147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>