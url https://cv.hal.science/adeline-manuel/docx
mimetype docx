--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9C6147"/>
+    <w:nsid w:val="8A77D7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>