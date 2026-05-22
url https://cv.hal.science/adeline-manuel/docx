--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Manuel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche et Directeur d'Unité adjoint (DUa) UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adeline-manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0573-9782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'annotations sémantiques spatialisées des données de la cathédrale avec la plateforme aïoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique 2D/3D d'images spatialisées pour la documentation et l'analyse d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A77D7AB"/>
+    <w:nsid w:val="62929F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-manuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0573-9782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01304776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>