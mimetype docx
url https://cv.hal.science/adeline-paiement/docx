--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AttentNet: Fully Convolutional 3D Attention for Lung Nodule Detection</w:t>
+                <w:t xml:space="preserve">Low surface brightness structures from annotated deep CFHT images: effects of the host galaxy’s properties and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghua Xie</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathias Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-025-03799-4⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541 (4), pp.3015-3042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319437v1</w:t>
+                <w:t xml:space="preserve">insu-05216058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low surface brightness structures from annotated deep CFHT images: effects of the host galaxy’s properties and environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AttentNet: Fully Convolutional 3D Attention for Lung Nodule Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Urbano</w:t>
+                <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richards</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Xianghua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 541 (4), pp.3015-3042. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-025-03799-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05216058v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing cloud shadows from ground-based solar imagery</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aboudarham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -446,563 +446,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel filtering method for geodetically-determined ocean surface currents using deep learning</w:t>
+                <w:t xml:space="preserve">A DNN Framework for Learning Lagrangian Drift With Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gibbs</w:t>
+                <w:t xml:space="preserve">Joseph R. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory J Bingham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Ourmières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (20), pp.23729-23739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-023-04625-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285643v1</w:t>
+                <w:t xml:space="preserve">hal-04516763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNN Framework for Learning Lagrangian Drift With Uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel filtering method for geodetically-determined ocean surface currents using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory J Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516763v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSMT-CNN for solar active region detection with multi-spectral analysis</w:t>
+                <w:t xml:space="preserve">Characterization of low surface brightness structures in annotated deep images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Paiement</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (197), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01088-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584929v1</w:t>
+                <w:t xml:space="preserve">hal-03711971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of low surface brightness structures in annotated deep images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">MSMT-CNN for solar active region detection with multi-spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richards</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xianghua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aboudarham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 662, pp.A124. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (197), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711971v1</w:t>
+                <w:t xml:space="preserve">hal-03584929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLMT-CNN for Object Detection and Segmentation in Multi-layer and Multi-spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aboudarham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,51 +1062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VI-Net: View-Invariant Quality of Human Movement Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faegheh Sardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sion Hannuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration and Modeling from Spaced and Misaligned Image Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mirmehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1399,77 +1399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Segmentation and Interpolation of Sparse Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mirmehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jespers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Lorenzo-Dus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,103 +1815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoptic Segmentation of Galactic Structures in LSB Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Paiement</w:t>
+                <w:t xml:space="preserve">Xianghua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1936,103 +1936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SCALE GRIDDED GABOR ATTENTION FOR CIRRUS SEGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richards</w:t>
+                <w:t xml:space="preserve">Xianghua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2066,77 +2066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active region detection in multi-spectral solar images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aboudarham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed detection and segmentation of type II solar radio bursts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aboudarham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,299 +2276,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and parameter estimation of type II solar radio bursts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">View-invariant Pose Analysis for Human Movement Assessment from RGB Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faegheh Sardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mirmehdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Heliophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724529v1</w:t>
+                <w:t xml:space="preserve">hal-02171028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View-invariant Pose Analysis for Human Movement Assessment from RGB Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection and parameter estimation of type II solar radio bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aboudarham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning in Heliophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amsterdam (Pays-Bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171028v1</w:t>
+                <w:t xml:space="preserve">hal-03724529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chatbot Framework for the Children's Legal Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Seisenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Yordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lüdtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mirmehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Humans in RGB-D Data with CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mirmehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Yordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mirmehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-informed graph neural networks: a quantum chemistry case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3143,51 +3143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA pour les sciences : caractérisation des formes et des mouvements, et intégration de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Toulon, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3237,77 +3237,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar active regions localization over multi-spectral observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majedaldein Almahasneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aboudarham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majedaldein Almahasneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paiement" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03799-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05216058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Morgan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gibbs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory J Bingham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516763v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Jenkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmi&#232;res" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04625-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01088-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-021-01261-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faegheh Sardari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Hannuna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mirmehdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Yordanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;dtke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Whitehouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2586660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2286903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05010386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Patenotre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jespers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556796v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Micallef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Lorenzo-Dus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sahoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02923001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jenkins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878545v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Seisenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wyner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyang Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klinke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05548891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Deng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05216058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paiement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majedaldein Almahasneh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03799-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Morgan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516763v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Jenkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04625-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gibbs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory J Bingham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01088-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-021-01261-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faegheh Sardari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Hannuna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mirmehdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Yordanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;dtke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Whitehouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamilton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2586660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2286903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05010386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Patenotre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jespers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556796v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Micallef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Lorenzo-Dus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sahoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02923001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jenkins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878545v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Seisenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wyner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyang Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klinke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05548891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Deng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>