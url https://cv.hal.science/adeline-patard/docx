--- v0 (2026-03-07)
+++ v1 (2026-04-21)
@@ -368,183 +368,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
+                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.13-30. </w:t>
+              <w:t xml:space="preserve">Cahiers Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cross-linguistic Perspectives on the Semantics of Grammatical Aspect, 30, pp.176-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085828v1</w:t>
+                <w:t xml:space="preserve">halshs-02159385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
+                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Chronos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cross-linguistic Perspectives on the Semantics of Grammatical Aspect, 30, pp.176-212. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159385v1</w:t>
+                <w:t xml:space="preserve">hal-04085828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conditionnel comme constructions ou la polysémie du conditionnel</w:t>
               </w:r>
@@ -693,252 +693,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude diachronique du conditionnel passé ou l'origine de la contrefactualité</w:t>
+                <w:t xml:space="preserve">Les constructions modales comparatives &amp;quot;faire mieux de, valoir mieux &amp;quot;et &amp;quot;falloir mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0959269515000101⟩</w:t>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les catégories TAM (temporalité-aspectualité-modalité) en français et à travers les langues, 1 (16), pp.123-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.016.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707894v1</w:t>
+                <w:t xml:space="preserve">hal-01700566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions modales comparatives &amp;quot;faire mieux de, valoir mieux &amp;quot;et &amp;quot;falloir mieux</w:t>
+                <w:t xml:space="preserve">Etude diachronique du conditionnel passé ou l'origine de la contrefactualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les catégories TAM (temporalité-aspectualité-modalité) en français et à travers les langues, 1 (16), pp.123-156. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les marqueurs de temps, aspect et modalité en diachronie, 25 (02), pp.189-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ss.016.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269515000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700566v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préverbation en &amp;quot;en&amp;quot;- en ancien français : un cas de préfixation aspectuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aspectualité et modalité lexicales, 22, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1132,51 +1132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines des emplois modaux de l'imparfait. Le cas de l'emploi hypothétique et de l'emploi contrefactuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Syntaxe et sémantique des marqueurs modaux, 1 (193), pp.33-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des usages du conditionnel en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ultériorité dans le passé, valeurs modales, conditionnel, 40, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,51 +2313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de temps, aspect et modalité en diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Verbe : les marqueurs de temps, mode et aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,64 +3494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur synthétique français a-t-il eu un sens intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le futur dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, Peter Lang, [17 p.], 2017, (Sciences pour la communication), 978-3-0343-3006-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4219,51 +4219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76DCAC2F"/>
+    <w:nsid w:val="F71C5B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4450,51 +4450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>