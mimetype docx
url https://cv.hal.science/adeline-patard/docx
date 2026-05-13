--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">121276775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=AX0olAsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1289 +234,1289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Regression and Tense: The case of the French Imparfait and Passé simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (236), pp.115-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.236.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le futur antérieur, 1 (201), pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Chronos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02159385v1</w:t>
+                <w:t xml:space="preserve">hal-04085828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cross-linguistic Perspectives on the Semantics of Grammatical Aspect, 30, pp.176-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085828v1</w:t>
+                <w:t xml:space="preserve">halshs-02159385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conditionnel comme constructions ou la polysémie du conditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les constructions comme unités de la langue : illustrations, évaluation, critique, 2 (194), pp.105-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.194.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions comme unités de la langue : illustrations, évaluation, critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les constructions comme unités de la langue : illustrations, évaluation, critique, 2 (194), pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.194.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions modales comparatives &amp;quot;faire mieux de, valoir mieux &amp;quot;et &amp;quot;falloir mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les catégories TAM (temporalité-aspectualité-modalité) en français et à travers les langues, 1 (16), pp.123-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.016.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diachronique du conditionnel passé ou l'origine de la contrefactualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les marqueurs de temps, aspect et modalité en diachronie, 25 (02), pp.189-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269515000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préverbation en &amp;quot;en&amp;quot;- en ancien français : un cas de préfixation aspectuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aspectualité et modalité lexicales, 22, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When tense and aspect convey modality. Reflections on the modal uses of past tenses in Romance and Germanic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.69-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'origine de l'insubordination. Le cas de trois insubordonnées hypothétiques du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Réanalyse et changement linguistique, 4 (196), pp.109-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.196.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines des emplois modaux de l'imparfait. Le cas de l'emploi hypothétique et de l'emploi contrefactuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Syntaxe et sémantique des marqueurs modaux, 1 (193), pp.33-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.193.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contrastive analysis of the present progressive in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Brisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (4), pp.846-879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sl.37.4.05wit⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des usages du conditionnel en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ultériorité dans le passé, valeurs modales, conditionnel, 40, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation in French simple tenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Chronos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, From now to eternity, 22, pp.157-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042032682_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1505,504 +1526,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Aller + INF] : naissance et grammaticalisation d’une construction à partir du français préclassique. Une étude exploratoire sur corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de la SIDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Internationale de Diachronie du Français (SIDF), May 2025, Saint-Martin-d'Hères [Grenoble], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Aller + Inf.] : Naissance et grammaticalisation d'une construction. Une étude exploratoire sur corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronos 15: 15th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronos, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-constructions du conditionnel en diachronie : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conditionnel dans les aires ibéro-romane et gallo-romane : synchronie, variation et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Nov 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French comparative modal constructions &amp;quot;faire mieux de, valoir mieux&amp;quot; and &amp;quot;falloir mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Der Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Grammaticalization and (Inter)subjectification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bruxelles, Belgium. pp.81-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110492347-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect, modalité et dialogisme. Théorie et analyse de quatre langues européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Dialogisme : langue, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion très actuelle d'&amp;quot;actualité&amp;quot;. Quelle pertinence pour l'analyse du temps verbal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy : De la grammaire à l'inconscient : dans les traces de Damourette et Pichon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,120 +2033,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être pour aller en français d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2135,370 +2156,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions comme unités de la langue : illustrations, évaluation, critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (194), 148 p., 2017, 978-2-200-93110-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de temps, aspect et modalité en diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (2), pp.153-293, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02159376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectualité, temporalité, modalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Joan Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 237 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2508,412 +2529,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Aspectual Semantics: Explorations in the pragmatic and cognitive realms of aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meeuwis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Approaches to Tense, Aspect, and Epistemic Modality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Brisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 29, 319 p., 2011, (Human cognitive processing), 978-90-272-2383-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la langue au discours : l'un et le multiple dans les outils grammaticaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Joan Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 256 p., 2009, Sciences du langage, 978-2-84269-850-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2923,914 +2944,914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future and conditional: from Latin to Old French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter De Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Carlier; Lieven Danckaert; Céline Guillot-Barbance; Maria Selig; Jasper Vangaever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap Between Late Latin and Old French: A Handbook of Morphosyntactic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, In press, 978-3110555974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des micro-constructions du conditionnel. Une étude diachronique pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessic Van de Weerd; Patrick Dendale; Anne Vanderheyden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et Espace. Dix études en l’honneur de Walter De Mulder à l’occasion de son éméritat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139, Peter Lang Verlag, 2025, (Sciences pour la communication), 978-3-0343-5532-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A counterfactual cycle: Evidence from the French imperfect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrid De Wit; Frank Brisard; Carol Madden-Lombardi; Michael Meeuwis; Adeline Patard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Aspectual Semantics: Explorations in the Pragmatic and Cognitive Realms of Aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.56-88, 2024, ( Oxford Scholarship Online), 9780192849311. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192849311.003.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Verbe : les marqueurs de temps, mode et aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Marchello-Nizia; Bernard Combettes; Sophie Prévost; Tobias Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français (GGHF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.1486-1544, 2020, 9783110345537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110348194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of evolution, contiguity and bridging contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larrivée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Linguistic Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 324, De Gruyter Mouton, pp.185-206, 2018, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-060795-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110607963-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur synthétique français a-t-il eu un sens intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le futur dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, Peter Lang, [17 p.], 2017, (Sciences pour la communication), 978-3-0343-3006-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français, la plus germanique des langues romanes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Der Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieselotte Brems; Robert Möller; Laurent Rasier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langue(s). Pour Michel Kefer à l’occasion de son 65ème anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison d'édition : Epubli, pp.9-17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epistemic uses of the English simple past and the French &amp;quot;imparfait&amp;quot;: When temporality conveys modality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Approaches to Tense, Aspect, and Epistemic Modality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, J. Benjamins, pp.279-310, 2011, (Human cognitive processing), 978-90-272-2383-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.29.16pat⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lève-toi que je m'y mette&amp;quot;, dit l'imparfait au passé simple, ou un peu de cuisine grammaticale...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux carrefours du sens : hommages offerts à Georges Kleiber pour son 60e anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Peeters, pp.333-351, 2006, (Orbis Supplementa), 90-429-1731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3840,107 +3861,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imparfait de l’indicatif en français [017_Imparfait]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Grammaticale du Français [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8e88ny3l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,100 +3971,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'un et le multiple. L'imparfait de l'indicatif en français. Valeur en langue et usages en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00257801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4053,105 +4074,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, modalité et évidentialité dans la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle – Paris 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04085821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4219,51 +4240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F71C5B1B"/>
+    <w:nsid w:val="497ABB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4450,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AX0olAsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>