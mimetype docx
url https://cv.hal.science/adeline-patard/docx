--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -389,183 +389,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
+                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.13-30. </w:t>
+              <w:t xml:space="preserve">Cahiers Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cross-linguistic Perspectives on the Semantics of Grammatical Aspect, 30, pp.176-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085828v1</w:t>
+                <w:t xml:space="preserve">halshs-02159385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the Roots of Fake Tense and ‘Counterfactuality’</w:t>
+                <w:t xml:space="preserve">Diachronie du futur antérieur : une étude de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Chronos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cross-linguistic Perspectives on the Semantics of Grammatical Aspect, 30, pp.176-212. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004401006_008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.201.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159385v1</w:t>
+                <w:t xml:space="preserve">hal-04085828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conditionnel comme constructions ou la polysémie du conditionnel</w:t>
               </w:r>
@@ -4240,51 +4240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497ABB8A"/>
+    <w:nsid w:val="611507CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AX0olAsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-patard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121276775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AX0olAsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.236.0115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.016.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.196.0109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01700389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Wit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brisard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.37.4.05wit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042032682_010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110492347-004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joan Barcel&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Witt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meeuwis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter De Mulder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607963-007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.29.16pat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8e88ny3l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>