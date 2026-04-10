--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -360,177 +360,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
+                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Féray</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drmota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
+              <w:t xml:space="preserve">Combinatorial Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.23340676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412965v1</w:t>
+                <w:t xml:space="preserve">hal-03366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -552,237 +552,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (2), pp.166-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
+                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Feray</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.23340676. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366684v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
               </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
@@ -1160,248 +1160,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Stack Sorting is Polynomial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-016-9743-8⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.16-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758837v1</w:t>
+                <w:t xml:space="preserve">hal-01175234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Stack Sorting is Polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 224, pp.16-44. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.552 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-016-9743-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175234v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for deciding the finiteness of the number of simple permutations in permutation classes</w:t>
               </w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.124 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure mathematics and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (2), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,64 +2029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.781 - 792, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent transformations in permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2472,220 +2472,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Stack Sorting is polynomial</w:t>
+                <w:t xml:space="preserve">2-stack pushall sortable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809832v1</w:t>
+                <w:t xml:space="preserve">hal-00801861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-stack pushall sortable permutations</w:t>
+                <w:t xml:space="preserve">2-Stack Sorting is polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801861v1</w:t>
+                <w:t xml:space="preserve">hal-00809832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple permutations poset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9743-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milosz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian West" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9743-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milosz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian West" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>