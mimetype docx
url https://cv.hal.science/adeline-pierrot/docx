--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -360,185 +360,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
+                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Drmota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gerin</w:t>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.166-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366684v1</w:t>
+                <w:t xml:space="preserve">hal-02412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
+                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
@@ -552,237 +552,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412976v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
+                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Féray</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drmota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
+              <w:t xml:space="preserve">Combinatorial Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.23340676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412965v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
               </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
@@ -1160,248 +1160,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Stack Sorting is Polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.013⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.552 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-016-9743-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175234v1</w:t>
+                <w:t xml:space="preserve">hal-01758837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Stack Sorting is Polynomial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.552 - 579. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.16-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-016-9743-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758837v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for deciding the finiteness of the number of simple permutations in permutation classes</w:t>
               </w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.124 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure mathematics and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (2), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,64 +2029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.781 - 792, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent transformations in permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2472,220 +2472,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-stack pushall sortable permutations</w:t>
+                <w:t xml:space="preserve">2-Stack Sorting is polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801861v1</w:t>
+                <w:t xml:space="preserve">hal-00809832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Stack Sorting is polynomial</w:t>
+                <w:t xml:space="preserve">2-stack pushall sortable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809832v1</w:t>
+                <w:t xml:space="preserve">hal-00801861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple permutations poset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9743-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milosz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian West" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9743-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milosz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian West" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>