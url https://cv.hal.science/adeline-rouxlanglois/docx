--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1227,261 +1227,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Transform from Multi-Round Interactive Proof to NIZK</w:t>
+                <w:t xml:space="preserve">Identity-Based Encryption from Lattices Using Approximate Trapdoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+                <w:t xml:space="preserve">Malika Izabachène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela Georgescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chen Qian</w:t>
+                <w:t xml:space="preserve">Lucas Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2023 - International Conference on Practice and Theory of Public-Key Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31371-4_16⟩</w:t>
+              <w:t xml:space="preserve">ACISP 2023 - 28th Australasian Conference on Information Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.270-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35486-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163128v1</w:t>
+                <w:t xml:space="preserve">hal-04163136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption from Lattices Using Approximate Trapdoors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Transform from Multi-Round Interactive Proof to NIZK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Izabachène</w:t>
+                <w:t xml:space="preserve">Adela Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Prabel</w:t>
+                <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACISP 2023 - 28th Australasian Conference on Information Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.270-290, </w:t>
+              <w:t xml:space="preserve">PKC 2023 - International Conference on Practice and Theory of Public-Key Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Atlanta, United States. pp.461-481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35486-1_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31371-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163136v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic Hardness of Module-LWE from Module-NTRU</w:t>
               </w:r>
@@ -1777,274 +1777,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Lattice Trapdoors on Modules and Applications</w:t>
+                <w:t xml:space="preserve">Post-quantum Online Voting Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bert</w:t>
+                <w:t xml:space="preserve">Guillaume Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Eberhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Prabel</w:t>
+                <w:t xml:space="preserve">Sébastien Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sabt</w:t>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PQCrypto 2021 - International Conference on Post-Quantum Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual event, France. pp.195 - 214, </w:t>
+              <w:t xml:space="preserve">FC 2021 - Financial Cryptography and Data Security. International Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual event, France. pp.290-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-63958-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355923v1</w:t>
+                <w:t xml:space="preserve">hal-03355875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-quantum Online Voting Scheme</w:t>
+                <w:t xml:space="preserve">Implementation of Lattice Trapdoors on Modules and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kaim</w:t>
+                <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Canard</w:t>
+                <w:t xml:space="preserve">Gautier Eberhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Traoré</w:t>
+                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FC 2021 - Financial Cryptography and Data Security. International Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual event, France. pp.290-305, </w:t>
+              <w:t xml:space="preserve">PQCrypto 2021 - International Conference on Post-Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual event, France. pp.195 - 214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-63958-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355875v1</w:t>
+                <w:t xml:space="preserve">hal-03355923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Hardness of Module-LWE with Binary Secret</w:t>
               </w:r>
@@ -2337,103 +2337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant-Size Lattice-Based Group Signature with Forward Security in the Standard Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProvSec 2020 - the 14th International Conference on Provable and Practical Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Singapore / Virtual, Singapore. pp.24-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2601,90 +2601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Implementation of Ring-SIS/LWE Based Signature and IBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PQCrypto2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Fort Lauderdale, United States. pp.271 - 291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2718,51 +2718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Identification Using Rejection Sampling to Signatures via the Fiat-Shamir Transform: Application to the BLISS Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boudgoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxad013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jeudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-022-09441-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sakzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9265-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-9938-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13301-4_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62743-9_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Argo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G&#252;neysu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Land" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Chillotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04924507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ackermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Georgescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31371-4_16" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35486-1_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lesavourey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Huy Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22969-5_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kaim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63958-0_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97916-8_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Cocis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48800-3_31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Lepoint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Peikert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Regev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42045-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boudgoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxad013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jeudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-022-09441-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sakzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9265-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-9938-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13301-4_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62743-9_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Argo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G&#252;neysu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Land" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Chillotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04924507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ackermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35486-1_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Georgescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31371-4_16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lesavourey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Huy Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22969-5_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63958-0_25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97916-8_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Cocis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48800-3_31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Lepoint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Peikert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Regev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42045-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>