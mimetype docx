--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -656,494 +656,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoenix: Hash-and-Sign with Aborts from Lattice Gadgets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jeudy</w:t>
+                <w:t xml:space="preserve">New Secret Keys for Enhanced Performance in (T)FHE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Chillotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PQCrypto 2024 - 15th International Conference on Post-Quantum Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62743-9_9⟩</w:t>
+              <w:t xml:space="preserve">CCS '24: ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Salt Lake City UT, United States. pp.2547-2561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658644.3670376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689228v1</w:t>
+                <w:t xml:space="preserve">hal-04990120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Post-Quantum Signatures for Privacy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georg Land</w:t>
+                <w:t xml:space="preserve">Public-Key Encryption from the Lattice Isomorphism Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2024 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCC 2024 - The Thirteenth International Workshop on Coding and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Perugia, Italy. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938554v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Secret Keys for Enhanced Performance in (T)FHE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Bergerat</w:t>
+                <w:t xml:space="preserve">Phoenix: Hash-and-Sign with Aborts from Lattice Gadgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Chillotti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS '24: ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658644.3670376⟩</w:t>
+              <w:t xml:space="preserve">PQCrypto 2024 - 15th International Conference on Post-Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oxford, United Kingdom. pp.265 - 299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62743-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990120v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-Key Encryption from the Lattice Isomorphism Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Post-Quantum Signatures for Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Güneysu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Ackermann</w:t>
+                <w:t xml:space="preserve">Georg Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCC 2024 - The Thirteenth International Workshop on Coding and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCS 2024 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Salt Lake City, United States. pp.1523-1537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658644.3670297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924507v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Signature with Efficient Protocols, Application to Anonymous Credentials</w:t>
               </w:r>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crypto 2023 - 43rd Annual International Cryptology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Santa Barbara, United States. pp.351-383, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1227,261 +1227,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption from Lattices Using Approximate Trapdoors</w:t>
+                <w:t xml:space="preserve">A Generic Transform from Multi-Round Interactive Proof to NIZK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Izabachène</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Prabel</w:t>
+                <w:t xml:space="preserve">Adela Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACISP 2023 - 28th Australasian Conference on Information Security and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35486-1_13⟩</w:t>
+              <w:t xml:space="preserve">PKC 2023 - International Conference on Practice and Theory of Public-Key Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Atlanta, United States. pp.461-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31371-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163136v1</w:t>
+                <w:t xml:space="preserve">hal-04163128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Transform from Multi-Round Interactive Proof to NIZK</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identity-Based Encryption from Lattices Using Approximate Trapdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela Georgescu</w:t>
+                <w:t xml:space="preserve">Malika Izabachène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qian</w:t>
+                <w:t xml:space="preserve">Lucas Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2023 - International Conference on Practice and Theory of Public-Key Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Atlanta, United States. pp.461-481, </w:t>
+              <w:t xml:space="preserve">ACISP 2023 - 28th Australasian Conference on Information Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.270-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31371-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35486-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163128v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic Hardness of Module-LWE from Module-NTRU</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Eberhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,347 +2141,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Classical Hardness of Module-LWE: The Linear Rank Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jeudy</w:t>
+                <w:t xml:space="preserve">Constant-Size Lattice-Based Group Signature with Forward Security in the Standard Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Wen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asiacrypt 2020 - 26th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ProvSec 2020 - the 14th International Conference on Provable and Practical Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Singapore / Virtual, Singapore. pp.24-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62576-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038053v1</w:t>
+                <w:t xml:space="preserve">hal-03038560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twisted-PHS: Using the Product Formula to Solve Approx-SVP in Ideal Lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Towards Classical Hardness of Module-LWE: The Linear Rank Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Boudgoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiacrypt 2020 - 26th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.349--380</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038124v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant-Size Lattice-Based Group Signature with Forward Security in the Standard Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kaim</w:t>
+                <w:t xml:space="preserve">Twisted-PHS: Using the Product Formula to Solve Approx-SVP in Ideal Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProvSec 2020 - the 14th International Conference on Provable and Practical Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asiacrypt 2020 - 26th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.349--380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62576-4_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03038560v1</w:t>
+                <w:t xml:space="preserve">hal-03038124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle-Product Learning with Rounding Problem and its Applications</w:t>
               </w:r>
@@ -2595,235 +2595,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Implementation of Ring-SIS/LWE Based Signature and IBE</w:t>
+                <w:t xml:space="preserve">From Identification Using Rejection Sampling to Signatures via the Fiat-Shamir Transform: Application to the BLISS Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PQCrypto2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Fort Lauderdale, United States. pp.271 - 291, </w:t>
+              <w:t xml:space="preserve">IWSEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sendai, Japan. pp.297 - 312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-79063-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97916-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878516v1</w:t>
+                <w:t xml:space="preserve">hal-01878519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Identification Using Rejection Sampling to Signatures via the Fiat-Shamir Transform: Application to the BLISS Signature</w:t>
+                <w:t xml:space="preserve">Practical Implementation of Ring-SIS/LWE Based Signature and IBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSEC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sendai, Japan. pp.297 - 312, </w:t>
+              <w:t xml:space="preserve">PQCrypto2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Fort Lauderdale, United States. pp.271 - 291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97916-8_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-79063-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878519v1</w:t>
+                <w:t xml:space="preserve">hal-01878516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t>
               </w:r>
@@ -2937,265 +2937,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Candidate Graded Encoding Schemes from Ideal Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved security proofs in lattice-based cryptography: using the Rényi divergence rather than the statistical distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin R. Albrecht</w:t>
+                <w:t xml:space="preserve">Tancrede Lepoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Cocis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Langlois</w:t>
+                <w:t xml:space="preserve">Ron Steinfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asiacrypt 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIACRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237355v1</w:t>
+                <w:t xml:space="preserve">hal-01240434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved security proofs in lattice-based cryptography: using the Rényi divergence rather than the statistical distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shi Bai</w:t>
+                <w:t xml:space="preserve">Implementing Candidate Graded Encoding Schemes from Ideal Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Cocis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Langlois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ron Steinfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACRYPT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asiacrypt 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48800-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240434v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GGHLite: More Efficient Multilinear Maps from Ideal Lattices</w:t>
               </w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Steinfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCRYPT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,265 +3387,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Hardness of Learning with Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice-Based Group Signatures with Logarithmic Signature Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvika Brakerski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oded Regev</w:t>
+                <w:t xml:space="preserve">Benoît Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STOC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASIACRYPT 2013 - 19th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bangaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42045-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922194v1</w:t>
+                <w:t xml:space="preserve">hal-00920420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Based Group Signatures with Logarithmic Signature Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+                <w:t xml:space="preserve">Classical Hardness of Learning with Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvika Brakerski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Libert</w:t>
+                <w:t xml:space="preserve">Chris Peikert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Regev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACRYPT 2013 - 19th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of STOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.575-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920420v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3663,51 +3663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffrement avancé à partir du problème Learning With Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boudgoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxad013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jeudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-022-09441-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sakzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9265-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-9938-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13301-4_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62743-9_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Argo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G&#252;neysu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Land" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Chillotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04924507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ackermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35486-1_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Georgescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31371-4_16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lesavourey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Huy Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22969-5_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63958-0_25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97916-8_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Cocis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48800-3_31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Lepoint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Peikert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Regev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42045-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boudgoust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxad013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jeudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-022-09441-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sakzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9265-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-9938-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13301-4_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergerat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Chillotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04924507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ackermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62743-9_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Argo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G&#252;neysu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Land" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3670297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Georgescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31371-4_16" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35486-1_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lesavourey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Huy Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22969-5_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63958-0_25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62576-4_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97916-8_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Lepoint" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Cocis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48800-3_31" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42045-0_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Peikert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Regev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>