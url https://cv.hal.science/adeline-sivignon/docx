--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -2662,429 +2662,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Chalopin</w:t>
+                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Brissonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cremet</w:t>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931394v1</w:t>
+                <w:t xml:space="preserve">hal-01265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Favre-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (67), pp.13193-13196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265411v1</w:t>
+                <w:t xml:space="preserve">hal-01221578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Favre-Bonte</w:t>
+                <w:t xml:space="preserve">L. Cremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (67), pp.13193-13196. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221578v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
               </w:r>
@@ -4159,540 +4159,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+                <w:t xml:space="preserve">hal-04959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation between symbiotic bacteria and pathobionts in the intestine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-REEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Final Symposium of the Microbiota cross-cutting program of Inserm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inserm (I3M and PMN), Oct 2024, Paris necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974385v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">G-REEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959285v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between symbiotic bacteria and pathobionts in the intestine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Symposium of the Microbiota cross-cutting program of Inserm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inserm (I3M and PMN), Oct 2024, Paris necker, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959251v1</w:t>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4928,90 +4928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une formulation combinant souches probiotiques et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,103 +5965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
@@ -6550,523 +6550,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent enterotoxigenic Escherichia coli infections: in vitro investigation on their antagonistic effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlene Roussel</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
+              <w:t xml:space="preserve">UEGW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395516v1</w:t>
+                <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent enterotoxigenic Escherichia coli infections: in vitro investigation on their antagonistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462036v1</w:t>
+                <w:t xml:space="preserve">hal-03395516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t>
+                <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaprenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
+                <w:t xml:space="preserve">François-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t>
+              <w:t xml:space="preserve">DDW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046355v1</w:t>
+                <w:t xml:space="preserve">hal-03043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
+                <w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaprenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Felpin</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">UEGW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043378v1</w:t>
+                <w:t xml:space="preserve">hal-03046355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
               </w:r>
@@ -7478,51 +7478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8447,51 +8447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02365-09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pignede" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02365-09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pignede" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>