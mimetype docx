--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -75,3948 +75,4082 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t>
+                <w:t xml:space="preserve">Targeting sialic acid catabolism with polyvalent sialidase inhibitors to mitigate bacterial inflammation in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélyne Baudin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Oblette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devon Kavanaugh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1507286. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, pp.109283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1507286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2025.109283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958057v1</w:t>
+                <w:t xml:space="preserve">hal-05628951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting adherent-invasive Escherichia coli associated with Crohn’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devon Kavanaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Clercq</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boisseau</w:t>
+                <w:t xml:space="preserve">Yannick Rossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leclaire</w:t>
+                <w:t xml:space="preserve">Zina Chouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Denizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Holowacz</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00095⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1507286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1507286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319060v1</w:t>
+                <w:t xml:space="preserve">hal-04958057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA: a major player in the virulence of Crohn’s disease-associated adherent and invasive Escherichia coli (AIEC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting adherent-invasive Escherichia coli associated with Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Fargeas</w:t>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Faure</w:t>
+                <w:t xml:space="preserve">C. Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Douadi</w:t>
+                <w:t xml:space="preserve">J. Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chevarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Birer</w:t>
+                <w:t xml:space="preserve">S. Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2412667⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04809777v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adherent-invasive Escherichia coli -colonized mouse model to evaluate microbiota-targeting strategies in Crohn's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">ChiA: a major player in the virulence of Crohn’s disease-associated adherent and invasive Escherichia coli (AIEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Chervy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.049707⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2412667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03907399v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic master regulators HDAC1 and HDAC5 control pathobiont Enterobacteria colonization in ileal mucosa of Crohn’s disease patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An adherent-invasive Escherichia coli -colonized mouse model to evaluate microbiota-targeting strategies in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Buisson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+                <w:t xml:space="preserve">Elia Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2127444⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.dmm049707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.049707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881385v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epigenetic master regulators HDAC1 and HDAC5 control pathobiont Enterobacteria colonization in ileal mucosa of Crohn’s disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">Flavie Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Anthony Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2127444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677749v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913569v1</w:t>
+                <w:t xml:space="preserve">hal-03677749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulcerative Colitis-associated E. coli pathobionts potentiate colitis in susceptible hosts</w:t>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyungjun Yang</w:t>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengameh Chloé Mirsepasi-Lauridsen</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Struve</w:t>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannie M Allaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1847976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003143v1</w:t>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
+                <w:t xml:space="preserve">Ulcerative Colitis-associated E. coli pathobionts potentiate colitis in susceptible hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+                <w:t xml:space="preserve">Hyungjun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Agus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hengameh Chloé Mirsepasi-Lauridsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannie M Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1847976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917129v1</w:t>
+                <w:t xml:space="preserve">hal-03003143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptylmannose-functionalized cellulose for the binding and specific detection of pathogenic E. coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (68), pp.10158-10161. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc05545b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360573v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
+                <w:t xml:space="preserve">Heptylmannose-functionalized cellulose for the binding and specific detection of pathogenic E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+                <w:t xml:space="preserve">Madeleine Cauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Garénaux</w:t>
+                <w:t xml:space="preserve">Medy Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (68), pp.10158-10161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05545b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796957v1</w:t>
+                <w:t xml:space="preserve">hal-02360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-infectious properties of the probiotic Saccharomyces cerevisiae CNCM I-3856 on enterotoxigenic E. coli (ETEC) strain H10407</w:t>
+                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis</w:t>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Tsilia</w:t>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ballet</w:t>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vandekerckove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. van de Wiele</w:t>
+                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9053-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809200v1</w:t>
+                <w:t xml:space="preserve">hal-01796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Anti-infectious properties of the probiotic Saccharomyces cerevisiae CNCM I-3856 on enterotoxigenic E. coli (ETEC) strain H10407</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">T Tsilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">N. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
+                <w:t xml:space="preserve">P. Vandekerckove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (9), pp.837 - 847. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (14), pp.6175-6189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9053-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01633566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodborne enterotoxigenic Escherichia coli: from gut pathogenesis to new preventive strategies involving probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Blanquet-Diot</w:t>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2016-0101⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.837 - 847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600225v1</w:t>
+                <w:t xml:space="preserve">hal-01633566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages targeting adherent invasive Escherichia coli strains as a promising new treatment for Crohn's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foodborne enterotoxigenic Escherichia coli: from gut pathogenesis to new preventive strategies involving probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa de Sordi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Charlene Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Neut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Advance publication online (7), pp.840-847. </w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.73-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2016-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01538942v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t>
+                <w:t xml:space="preserve">Bacteriophages targeting adherent invasive Escherichia coli strains as a promising new treatment for Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matthieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa de Sordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Advance publication online (7), pp.840-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077036v1</w:t>
+                <w:t xml:space="preserve">pasteur-01538942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
+                <w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chalopin</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alvarez Dorta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caudan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Dumych</w:t>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077029v1</w:t>
+                <w:t xml:space="preserve">hal-02077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
+                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
+                <w:t xml:space="preserve">D. Alvarez Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cogez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
+                <w:t xml:space="preserve">M. Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (16), pp.3913-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741244v1</w:t>
+                <w:t xml:space="preserve">hal-02077029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien G Gouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396465v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien G Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2674-2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265411v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Favre-Bonte</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221578v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cremet</w:t>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931394v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174249v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae CNCM I-3856 Prevents Colitis Induced by AIEC Bacteria in the Transgenic Mouse Model Mimicking Crohnʼs Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Darcha</w:t>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Favre-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000280⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (67), pp.13193-13196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928174v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saccharomyces cerevisiae CNCM I-3856 Prevents Colitis Induced by AIEC Bacteria in the Transgenic Mouse Model Mimicking Crohnʼs Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.276 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951060v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931359v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos H.F. Chan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (13), pp.5395 - 5406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928192v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclomodulins in Urosepsis Strains of Escherichia coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Delmas</w:t>
+                <w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cady</w:t>
+                <w:t xml:space="preserve">Frederick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Carlos H.F. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (6), pp.2122 - 2129. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.294 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02365-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931345v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyclomodulins in Urosepsis Strains of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.2122 - 2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02365-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crohn's disease adherent-invasive Escherichia coli colonize and induce strong gut inflammation in transgenic mice expressing human CEACAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Darcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos H F Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 206 (10), pp.2179 - 2189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20090741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4026,1672 +4160,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devon Kavanaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Chouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirstophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Rencontres des Microbiologies du Pôle Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959285v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between symbiotic bacteria and pathobionts in the intestine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Symposium of the Microbiota cross-cutting program of Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inserm (I3M and PMN), Oct 2024, Paris necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G-REEMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des microbiologistes clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Systèmes Microbiens (SYSMIC), Apr 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils prophylactiques ou thérapeutiques ciblant les Escherichia coli adhérents et invasifs dans le contexte de la Maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Aubière, Jul 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une formulation combinant souches probiotiques et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM : 18ème congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between intestinal microbiota, mucus layer and dietary fiber: towards preventive strategies to mitigate virulence of food-borne pathogen Enterotoxigenic Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiobiotics, Prebiotics and New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“pVill-hCC6”: A NEW MOUSE MODEL MIMICKING ILEAL COLONIZATION BY AIEC BACTERIA TO EVALUATE MICROBIOTA-TARGETING STRATEGIES IN CROHN’S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDW, May 2022, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mechanisms of bacterial binding to glycomimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLYCOALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Genoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiochemical tuning of potent escherichia coli anti-adhesives by microencapsulation and methylene homologation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana I. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. International Conference on Medicinal Chemistry (RICT) of the French-Medicinal-Chemistry-Society (SCT) - Interfacing Chemical Biology and Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France. pp.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201700061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5701,1616 +5835,1616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Clinical Microbiology and Infectious Diseases (ESCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcenola, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devon Kavanaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Chouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM (Projet Transverse Inserm- Microbiote)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G-RREMI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshow Pathogen Immunity and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a fiber-based strategy to prevent enterotoxigenic Escherichia coli infections: in vitro investigation on their antagonistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaprenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">UEGW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043378v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaprenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Felpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t>
+              <w:t xml:space="preserve">DDW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046355v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose fonctionnalisée par un heptyl-mannose: un nouvel outil thérapeutique et diagnostic ciblant les Escherichia coli adherents et invasifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy C. Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme congres national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7320,720 +7454,720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLYCOSIDE INHIBITORS OF YEAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vandekerckove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022FR50459 20220315. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of pathogenic bacteria by chemically functionnalized cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020260445. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANNOSE DERIVATIVES USEFUL FOR TREATING PATHOLOGIES ASSOCIATED WITH ADHERENT E. COLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alexander Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016EP68813 20160805. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORALLY AVAILABLE COMPOUNDS, A PROCESS FOR PREPARING THE SAME AND THEIR USES AS ANTI-ADHESIVE DRUGS FOR TREATING E. COLI INDUCED INFLAMMATORY BOWEL DISEASES SUCH AS CROHN'S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouckaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015EP51415 20150123. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannose derivatives, a process for preparing the same and their uses as a drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouckaert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2013EP65668 20130724. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION FOR HUMAN AND/OR ANIMAL NUTRITION, USES THEREOF AND YEASTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pignede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vandekerckove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008FR01729 20081212. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8043,147 +8177,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Sialic Acid Catabolism with Polyvalent Sialidase Inhibitors to Mitigate Bacterial Inflammation in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyne Baudin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devon W Kavanaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8193,114 +8327,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies prophylactiques et thérapeutiques visant à limiter les Escherichia coli Adhérents-Invasifs (AIEC) du tractus digestif dans le contexte de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. université clermont auvergne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04959138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8447,51 +8581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02365-09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pignede" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cady" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02365-09" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pignede" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>