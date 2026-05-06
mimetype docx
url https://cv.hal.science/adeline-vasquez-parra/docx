--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -385,559 +385,653 @@
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (98), pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14f7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05219614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Affairs or Imperial Scandals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Early American History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2-3), pp.211-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18770703-12020004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiées acadiennes dans l’Atlantique français : des voix effacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (88), pp.31-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.3292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empires français et anglais du XVIIIe siècle face aux Acadiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/1 (685), pp.59-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.181.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ennemi et l’hôte : représenter l’Acadien dans l’historiographie de la Déportation en Nouvelle-Angleterre de 1755 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (2), pp.205-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1021593ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil des exilés acadiens suite au Grand-Dérangement dans la colonie du Massachusetts de 1755 à 1775</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Canadian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (44), pp.91-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1010082ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion and Dispersal on the Shores of the Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marinari, Maddalena. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Research Encyclopedia of Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford university press, 2026, 978-0-19-785269-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780197852699.003.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nations étrangères au cœur de l'impérialisme participatif français aux îles caribéennes (1689-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruce, Clint; Kennedy, Gregory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'Acadie dans le monde : études comparées, études transnationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McGill-Queen's University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.452-474, 2025, Rethinking Canada in the world</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -947,91 +1041,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acadian Deportation, Women, and Refugee Resettlement in the British and French Atlantic (1755-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1041,183 +1135,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprend l’histoire du féminisme au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.64s76wafr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Troubled Memory? The Transnational Trauma of Chile's 1973 Coup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vasquez-Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active history : history matters [web site]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1285,51 +1379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D831D6B6"/>
+    <w:nsid w:val="DA29AFDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1516,51 +1610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-vasquez-parra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8622-2450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235412643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article11804" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vasquez-Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-quebec/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f7p" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-12020004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.181.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021593ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010082ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mqup.ca/repenser-l&#8722;acadie-dans-le-monde-products-9780228022701.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.64s76wafr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeline-vasquez-parra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8622-2450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235412643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article11804" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vasquez-Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-quebec/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14f7p" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VNWSWVMG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-12020004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.181.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021593ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010082ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197852699.003.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mqup.ca/repenser-l&#8722;acadie-dans-le-monde-products-9780228022701.php" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.64s76wafr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>