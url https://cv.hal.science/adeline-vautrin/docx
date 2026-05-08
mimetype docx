--- v0 (2026-03-25)
+++ v1 (2026-05-08)
@@ -66,1710 +66,2016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Practices or Regional Variations? Synthesizing Agro-Sylvo-Pastoral Evidence from the Neolithic South Caucasus</w:t>
+                <w:t xml:space="preserve">A preliminary assessment of the patterns of animal resources exploitation during the Kura-Araxes occupation at Chobareti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Decaix</w:t>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Sagona; Kakha Kakhiani; Claudia Sagona; Giorgi Bedinashvili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICAANE</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Chobareti settlement. I. The results of archaeologcal excavations conducted in 2012-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgian National Museum Press, pp.288-300, 2025, 978-9941-9950-1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472449v1</w:t>
+                <w:t xml:space="preserve">mnhn-05594395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-archaeozoological approaches to better understand Chalcolithic and Early Bronze Age agro-pastoral communities in the South Caucasus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kura-Araxes Mobility: Search for Pastures and Raw Materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambashidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Mostafapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nikolas Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sepideh Maziar, Barbara Helwings. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Association for the study of Central Asia and the Caucasus annual conference</w:t>
-[...1099 lines deleted...]
-                <w:t xml:space="preserve">hal-03134432v1</w:t>
+              <w:t xml:space="preserve">Appropriating Height, Movement and Mobility in Highland Landscapes of Southwest Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 978-94-6427-109-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kura-Araxes Mobility: Search for Pastures and Raw Materials?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+                <w:t xml:space="preserve">Common Practices or Regional Variations? Synthesizing Agro-Sylvo-Pastoral Evidence from the Neolithic South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinder Neef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appropriating Height, Movement and Mobility in Highland Landscapes of Southwest Asia</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">14th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting on the occupation patterns of the South Caucasus between the Neolithic and the Bronze Age (ca. 6200-1100 BCE): the significance of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-archaeozoological approaches to better understand Chalcolithic and Early Bronze Age agro-pastoral communities in the South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Italian Association for the study of Central Asia and the Caucasus annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Venezia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastoral practices during the Chalcolithic to the Early Kurgan Period: faunal exploitation, seasonality, characterisation of mobilities and zootechnical knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating agropastoral mobilities in the South Caucasus through carbonate isotopes analysis of domestic bovids (Chalcolithic and Early Bronze Age)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA 2023 Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethno-archaeo(zoo)logical studies of a present-day transhumant system in the Greater Caucasus Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding human occupation in Georgia’s mountains during the Chalcolithic and Early Bronze Age: contributions from archaeozoology, cementochronology and isotope geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA 2022 [Re]Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations between lowland and mountain environments by agro-pastoral societies in the South Caucasus from the Neolithic to the Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAZ-ASWA 15th International meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux comprendre les occupations humaines dans les montagnes de Géorgie au Chalcolithique et à l'Âge du Bronze Ancien : apports de l’archéozoologie, la cémentochronologie et la géochimie isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057633v1</w:t>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambaschidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastoral activities and the search for mineral resources: Insights and new approaches from Late Chalcolithic and Early Bronze Age Transcaucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambaschidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Gogochuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Valleys and Mountains. The Dzedzvebi Plateau as an Intermediate Settlement Site of Late Chalcolithic and Early Bronze Age Communities in the Lesser Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stöllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gambashidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Al-Oumaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Baldus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia Austriaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.65 - 136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/archaeologia107s65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1779,168 +2085,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Albesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agraw Amane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASWA 15th International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2087,51 +2393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>