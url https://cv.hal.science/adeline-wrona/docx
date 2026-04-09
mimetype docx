--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Wrona </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPDirSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé du texte : pour une approche sémiotique du texte, entre &amp;quot;image du texte&amp;quot;, rhétorique et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-190, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille des journaux de Plassans : l’effet-retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-56, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanence du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanence du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte. Pour une approche sémiotique du texte, entre “image du texte”, rhétorique & médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil. Portrait et télévision dans la critique de François Mauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-286, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillaises, entre nation et région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médiateurs de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.161-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.717-744, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour informer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.1587-1601, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue imparfaite des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Eco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions; Le Bord de L'Eau Editions, pp.9-48, 2011, Les Entretiens de MédiaMorphoses, 978-2-86938-193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue parfaite des images par Umberto Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions, pp.9-48, 2011, coll. « Les entretiens de MédiaMorphoses »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du grand homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zola au Panthéon. L’Épilogue de l’affaire Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.175-188, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. pp.246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782813002785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’autorité en régime médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits matins, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris PUPS, Presses de l’Université Paris Sorbonne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. PUPS, 312 p., 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.384, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. pp.408, 2012, coll. « Cultures numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.432, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.622, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond De Goncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules De Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on habiter en poète les dispositifs médiatiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait carte, de la photographie au journal : le marché périodique du portrait d’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre entretien littéraire et interview d’écrivain : Orhan Pamuk dans les médias français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « L’interview littéraire », 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une madone à Fukushima. La condition numérique du portrait de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’information médiatique : permanence et renouveau de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « Les recherches sur le journalisme en SIC », 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola chroniqueur du temps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Government” of journalists. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du pouvoir dans les Rougon-Macquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Panthéons à vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des morts : jesuismort.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots ne tombent pas dans le vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85, pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le roman prend le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire en portrait : une forme impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi-même comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivains, journalistes, publicistes ou publicitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles; Institut des Hautes Études Belges (IHEB), Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolus ou Dreyfula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain transmédial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bar-Ilan, Nov 2014, Tel Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau portraitiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du journalisme narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit médiatique et journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Feb 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du silence : de Jules Huret à Frédéric Lefèvre, l'enquêteur entre modèles littéraires et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Frédéric Lefèvre, faiseur de littérature (1889-1949), Journée d’études HIDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Jaffray, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Mudanças estructurais no jornalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brasília, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du livre et de la lecture à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Apr 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportraits collaboratifs et portabilité du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Cézanne, Dec 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Seurrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités en Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des œuvres littéraires, Séminaire de l’équipe EA2577 “Littératures françaises du XXe siècle”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.11756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages médiatiques du portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.35-87, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Wrona </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer sous algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on habiter en poète les dispositifs médiatiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait carte, de la photographie au journal : le marché périodique du portrait d’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre entretien littéraire et interview d’écrivain : Orhan Pamuk dans les médias français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « L’interview littéraire », 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une madone à Fukushima. La condition numérique du portrait de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’information médiatique : permanence et renouveau de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « Les recherches sur le journalisme en SIC », 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola chroniqueur du temps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Government” of journalists. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du pouvoir dans les Rougon-Macquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Panthéons à vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots ne tombent pas dans le vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85, pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des morts : jesuismort.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le roman prend le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire en portrait : une forme impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi-même comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. pp.246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782813002785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’autorité en régime médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits matins, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris PUPS, Presses de l’Université Paris Sorbonne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. PUPS, 312 p., 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.384, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. pp.408, 2012, coll. « Cultures numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.432, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.622, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond De Goncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules De Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPDirSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé du texte : pour une approche sémiotique du texte, entre &amp;quot;image du texte&amp;quot;, rhétorique et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-190, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille des journaux de Plassans : l’effet-retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-56, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte. Pour une approche sémiotique du texte, entre “image du texte”, rhétorique & médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanence du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil. Portrait et télévision dans la critique de François Mauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-286, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillaises, entre nation et région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médiateurs de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.161-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.717-744, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour informer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.1587-1601, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue imparfaite des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Eco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions; Le Bord de L'Eau Editions, pp.9-48, 2011, Les Entretiens de MédiaMorphoses, 978-2-86938-193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue parfaite des images par Umberto Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions, pp.9-48, 2011, coll. « Les entretiens de MédiaMorphoses »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du grand homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zola au Panthéon. L’Épilogue de l’affaire Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.175-188, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivains, journalistes, publicistes ou publicitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles; Institut des Hautes Études Belges (IHEB), Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolus ou Dreyfula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain transmédial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bar-Ilan, Nov 2014, Tel Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du journalisme narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit médiatique et journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Feb 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau portraitiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du silence : de Jules Huret à Frédéric Lefèvre, l'enquêteur entre modèles littéraires et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Frédéric Lefèvre, faiseur de littérature (1889-1949), Journée d’études HIDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Jaffray, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Mudanças estructurais no jornalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brasília, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du livre et de la lecture à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Apr 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportraits collaboratifs et portabilité du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Cézanne, Dec 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Seurrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités en Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des œuvres littéraires, Séminaire de l’équipe EA2577 “Littératures françaises du XXe siècle”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.11756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages médiatiques du portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.35-87, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04059077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Eco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond De Goncourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules De Goncourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rieffel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kenisgberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11756" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rieffel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond De Goncourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules De Goncourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Eco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kenisgberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11756" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>