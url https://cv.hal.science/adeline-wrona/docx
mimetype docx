--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Wrona </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer sous algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on habiter en poète les dispositifs médiatiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait carte, de la photographie au journal : le marché périodique du portrait d’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre entretien littéraire et interview d’écrivain : Orhan Pamuk dans les médias français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « L’interview littéraire », 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une madone à Fukushima. La condition numérique du portrait de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’information médiatique : permanence et renouveau de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « Les recherches sur le journalisme en SIC », 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola chroniqueur du temps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Government” of journalists. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du pouvoir dans les Rougon-Macquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Panthéons à vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots ne tombent pas dans le vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85, pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des morts : jesuismort.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le roman prend le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire en portrait : une forme impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi-même comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. pp.246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782813002785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’autorité en régime médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits matins, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris PUPS, Presses de l’Université Paris Sorbonne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. PUPS, 312 p., 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.384, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. pp.408, 2012, coll. « Cultures numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.432, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.622, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond De Goncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules De Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPDirSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé du texte : pour une approche sémiotique du texte, entre &amp;quot;image du texte&amp;quot;, rhétorique et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-190, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille des journaux de Plassans : l’effet-retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-56, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte. Pour une approche sémiotique du texte, entre “image du texte”, rhétorique & médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanence du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil. Portrait et télévision dans la critique de François Mauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-286, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillaises, entre nation et région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médiateurs de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.161-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.717-744, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour informer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.1587-1601, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue imparfaite des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Eco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions; Le Bord de L'Eau Editions, pp.9-48, 2011, Les Entretiens de MédiaMorphoses, 978-2-86938-193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue parfaite des images par Umberto Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions, pp.9-48, 2011, coll. « Les entretiens de MédiaMorphoses »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du grand homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zola au Panthéon. L’Épilogue de l’affaire Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.175-188, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivains, journalistes, publicistes ou publicitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles; Institut des Hautes Études Belges (IHEB), Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolus ou Dreyfula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain transmédial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bar-Ilan, Nov 2014, Tel Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du journalisme narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit médiatique et journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Feb 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau portraitiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du silence : de Jules Huret à Frédéric Lefèvre, l'enquêteur entre modèles littéraires et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Frédéric Lefèvre, faiseur de littérature (1889-1949), Journée d’études HIDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Jaffray, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Mudanças estructurais no jornalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brasília, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du livre et de la lecture à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Apr 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportraits collaboratifs et portabilité du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Cézanne, Dec 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Seurrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités en Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des œuvres littéraires, Séminaire de l’équipe EA2577 “Littératures françaises du XXe siècle”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.11756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages médiatiques du portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.35-87, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adeline Wrona </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer sous algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on habiter en poète les dispositifs médiatiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait carte, de la photographie au journal : le marché périodique du portrait d’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre entretien littéraire et interview d’écrivain : Orhan Pamuk dans les médias français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « L’interview littéraire », 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une madone à Fukushima. La condition numérique du portrait de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’information médiatique : permanence et renouveau de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « Les recherches sur le journalisme en SIC », 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola chroniqueur du temps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Government” of journalists. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gouvernement » des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du pouvoir dans les Rougon-Macquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Panthéons à vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots ne tombent pas dans le vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85, pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des morts : jesuismort.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le roman prend le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire en portrait : une forme impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi-même comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. pp.246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782813002785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’autorité en régime médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits matins, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrivain comme marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris PUPS, Presses de l’Université Paris Sorbonne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. PUPS, 312 p., 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.384, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. pp.408, 2012, coll. « Cultures numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.432, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.622, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond De Goncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules De Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corbillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPDirSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé du texte : pour une approche sémiotique du texte, entre &amp;quot;image du texte&amp;quot;, rhétorique et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-190, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille des journaux de Plassans : l’effet-retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-56, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte. Pour une approche sémiotique du texte, entre “image du texte”, rhétorique & médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique mode d’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.173-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanence du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil. Portrait et télévision dans la critique de François Mauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-286, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillaises, entre nation et région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médiateurs de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.161-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.717-744, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour informer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation du journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde édition, pp.1587-1601, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue imparfaite des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Eco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions; Le Bord de L'Eau Editions, pp.9-48, 2011, Les Entretiens de MédiaMorphoses, 978-2-86938-193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue parfaite des images par Umberto Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Éditions, pp.9-48, 2011, coll. « Les entretiens de MédiaMorphoses »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du grand homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zola au Panthéon. L’Épilogue de l’affaire Dreyfus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.175-188, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kenisgberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivains, journalistes, publicistes ou publicitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles; Institut des Hautes Études Belges (IHEB), Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolus ou Dreyfula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain transmédial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bar-Ilan, Nov 2014, Tel Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau portraitiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du silence : de Jules Huret à Frédéric Lefèvre, l'enquêteur entre modèles littéraires et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Frédéric Lefèvre, faiseur de littérature (1889-1949), Journée d’études HIDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Jaffray, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du journalisme narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit médiatique et journalisme narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Feb 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des voix dans l’espace du journal. Métamorphoses de la polyphonie énonciative dans les textes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Mudanças estructurais no jornalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brasília, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du livre et de la lecture à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages dans l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Apr 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impensé du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportraits collaboratifs et portabilité du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Cézanne, Dec 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Seurrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités en Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Souchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des œuvres littéraires, Séminaire de l’équipe EA2577 “Littératures françaises du XXe siècle”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.11756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le best-seller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages médiatiques du portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Wrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.35-87, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rieffel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond De Goncourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules De Goncourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Eco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kenisgberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11756" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rieffel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond De Goncourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules De Goncourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Eco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kenisgberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04472131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11756" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>