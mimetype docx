--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -596,571 +596,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
+                <w:t xml:space="preserve">Articulation entre espace et agir : le fablab, culture informationnelle en sens et valeurs, dans Colloque Un nouvel agir social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Licata</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CIA 4 Fabuleux fabulistes Du projet utopique aux projets pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; IMS, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757322v1</w:t>
+                <w:t xml:space="preserve">hal-04831394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
+                <w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814750v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Licata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831417v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t>
+                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; EUTIC, Oct 2023, BORDEAUX, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12hkm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801318v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831375v1</w:t>
+                <w:t xml:space="preserve">hal-04831417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374126v1</w:t>
+                <w:t xml:space="preserve">hal-04831375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation entre espace et agir : le fablab, culture informationnelle en sens et valeurs, dans Colloque Un nouvel agir social ?</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA 4 Fabuleux fabulistes Du projet utopique aux projets pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MICA; IMS, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831394v1</w:t>
+                <w:t xml:space="preserve">hal-05374126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs en formation et recherche créative : enjeux en pratiques disruptives en information et formation</w:t>
               </w:r>
@@ -1386,273 +1386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs en formation et contexte de crise : émergences et enjeux en pratiques, en inventivité et en éthique</w:t>
+                <w:t xml:space="preserve">Pratiques pédagogiques et contexte de crise : stratégies expérimentales, évolutives et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie à l’ère du numérique : les entraves et les enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sfax, Université Bordeaux Montaigne, MICA, Jul 2022, Djerba, Tunisia, France</w:t>
+              <w:t xml:space="preserve">Colloque CIA3, 3 ème Colloque international Connaissance et Information en Action Du prévu au vécu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, IMS Université de Bordeaux, Région Nouvelle Aquitaine, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583813v1</w:t>
+                <w:t xml:space="preserve">halshs-04583793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosité temporelle et spatiale entre outils formels et informels dans un contexte de formation à distance, projet AFLE 4S</w:t>
+                <w:t xml:space="preserve">Dispositifs en formation et contexte de crise : émergences et enjeux en pratiques, en inventivité et en éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et apprendre dans un monde num’éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovia, Genève,, Apr 2022, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">La pédagogie à l’ère du numérique : les entraves et les enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sfax, Université Bordeaux Montaigne, MICA, Jul 2022, Djerba, Tunisia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583833v1</w:t>
+                <w:t xml:space="preserve">halshs-04583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques pédagogiques et contexte de crise : stratégies expérimentales, évolutives et perspectives</w:t>
+                <w:t xml:space="preserve">Porosité temporelle et spatiale entre outils formels et informels dans un contexte de formation à distance, projet AFLE 4S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA3, 3 ème Colloque international Connaissance et Information en Action Du prévu au vécu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, IMS Université de Bordeaux, Région Nouvelle Aquitaine, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Vivre et apprendre dans un monde num’éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, Genève,, Apr 2022, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583793v1</w:t>
+                <w:t xml:space="preserve">halshs-04583833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2125,51 +2125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9ED154"/>
+    <w:nsid w:val="73913F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2356,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>