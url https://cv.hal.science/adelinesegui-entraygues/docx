--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -760,407 +760,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
+                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Licata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; EUTIC, Oct 2023, BORDEAUX, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12hkm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757322v1</w:t>
+                <w:t xml:space="preserve">hal-04814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814750v1</w:t>
+                <w:t xml:space="preserve">hal-04831417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Licata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831417v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831375v1</w:t>
+                <w:t xml:space="preserve">hal-05374126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374126v1</w:t>
+                <w:t xml:space="preserve">hal-04831375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs en formation et recherche créative : enjeux en pratiques disruptives en information et formation</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73913F51"/>
+    <w:nsid w:val="C6AB831E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2356,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>