--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -596,571 +596,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation entre espace et agir : le fablab, culture informationnelle en sens et valeurs, dans Colloque Un nouvel agir social ?</w:t>
+                <w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pascal</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA 4 Fabuleux fabulistes Du projet utopique aux projets pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MICA; IMS, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831394v1</w:t>
+                <w:t xml:space="preserve">hal-04801318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t>
+                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; EUTIC, Oct 2023, BORDEAUX, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12hkm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801318v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre créativité et normativité, comment enseigner l’esprit critique en EMI : quelques pistes pour préserver une durabilité sociale informationnelle</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme numérique et durabilité sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/12hkm⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04814750v1</w:t>
+                <w:t xml:space="preserve">hal-04831417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Licata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSSI, Nov 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831417v1</w:t>
+                <w:t xml:space="preserve">hal-04757322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t>
+                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Licata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757322v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pratiques juvéniles de l’intelligence artificielle renforcent la nécessité de médiation documentaire : quel rôle pour l’EMI ?</w:t>
+                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374126v1</w:t>
+                <w:t xml:space="preserve">hal-04831375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation normative et pratiques sociales de l'IA en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Articulation entre espace et agir : le fablab, culture informationnelle en sens et valeurs, dans Colloque Un nouvel agir social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence(s) artificielle(s) générative(s) et créativité(s) : Stratégies, Pratiques et Usages. Transformations? Ruptures? (Dis)Continuités?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERASS; COSSI, Nov 2024, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">CIA 4 Fabuleux fabulistes Du projet utopique aux projets pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; IMS, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831375v1</w:t>
+                <w:t xml:space="preserve">hal-04831394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs en formation et recherche créative : enjeux en pratiques disruptives en information et formation</w:t>
               </w:r>
@@ -1386,273 +1386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques pédagogiques et contexte de crise : stratégies expérimentales, évolutives et perspectives</w:t>
+                <w:t xml:space="preserve">Dispositifs en formation et contexte de crise : émergences et enjeux en pratiques, en inventivité et en éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA3, 3 ème Colloque international Connaissance et Information en Action Du prévu au vécu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, IMS Université de Bordeaux, Région Nouvelle Aquitaine, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La pédagogie à l’ère du numérique : les entraves et les enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sfax, Université Bordeaux Montaigne, MICA, Jul 2022, Djerba, Tunisia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583793v1</w:t>
+                <w:t xml:space="preserve">halshs-04583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs en formation et contexte de crise : émergences et enjeux en pratiques, en inventivité et en éthique</w:t>
+                <w:t xml:space="preserve">Porosité temporelle et spatiale entre outils formels et informels dans un contexte de formation à distance, projet AFLE 4S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie à l’ère du numérique : les entraves et les enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sfax, Université Bordeaux Montaigne, MICA, Jul 2022, Djerba, Tunisia, France</w:t>
+              <w:t xml:space="preserve">Vivre et apprendre dans un monde num’éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, Genève,, Apr 2022, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583813v1</w:t>
+                <w:t xml:space="preserve">halshs-04583833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosité temporelle et spatiale entre outils formels et informels dans un contexte de formation à distance, projet AFLE 4S</w:t>
+                <w:t xml:space="preserve">Pratiques pédagogiques et contexte de crise : stratégies expérimentales, évolutives et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ségui Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et apprendre dans un monde num’éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovia, Genève,, Apr 2022, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque CIA3, 3 ème Colloque international Connaissance et Information en Action Du prévu au vécu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, IMS Université de Bordeaux, Région Nouvelle Aquitaine, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04583833v1</w:t>
+                <w:t xml:space="preserve">halshs-04583793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2125,51 +2125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6AB831E"/>
+    <w:nsid w:val="0E086566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2356,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelinesegui-entraygues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1523-2586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui-Entraygues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Entraygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Landry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hkm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>