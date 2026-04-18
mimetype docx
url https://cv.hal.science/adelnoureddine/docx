--- v0 (2026-03-24)
+++ v1 (2026-04-18)
@@ -1286,3318 +1286,3603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of energy measurement approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772454v1</w:t>
+                <w:t xml:space="preserve">hal-00912996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of energy measurement approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912996v2</w:t>
+                <w:t xml:space="preserve">hal-00772454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Software Design Patterns on Energy Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Software Energy Feedback for Long-Term User Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Software Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Symposium on Search-Based Software Engineering (SSBSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843913v1</w:t>
+                <w:t xml:space="preserve">hal-05594918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un framework de suivi et d'évaluation de l'impact à travers un data warehouse semantique pour les méta-organisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring and Diagnosing Software Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093343v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study on Estimating Energy Consumption From Software Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Check Energy Profiles to Improve Shifting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Congduc Pham</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Big Data Computing, Applications and Technologies (BDCAT2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICT for Sustainability (ICT4S) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374459v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Impact of Software Design Patterns on Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Odense, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSA65012.2025.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008468v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Quête du Scheduling Parfait : Jouer sur Tous les Tableaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+                <w:t xml:space="preserve">Développement d'un framework de suivi et d'évaluation de l'impact à travers un data warehouse semantique pour les méta-organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Enríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130073v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT and Sustainable Practices of Local Authorities in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halima Amekran</w:t>
+                <w:t xml:space="preserve">An Empirical Study on Estimating Energy Consumption From Software Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congduc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Digital Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Big Data Computing, Applications and Technologies (BDCAT2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740948v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395267v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Good Enough is the Best Option: Use of Digital Sufficiency to Fight Climate Change</w:t>
+                <w:t xml:space="preserve">La Quête du Scheduling Parfait : Jouer sur Tous les Tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743929v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Software Engineering (ICSE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Sufficiency: One Step Closer to Sustainable Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822159v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing energy in software distributed ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green IT and Sustainable Practices of Local Authorities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Amekran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Management of Digital Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807202v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Good Enough is the Best Option: Use of Digital Sufficiency to Fight Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bratislava, Slovakia. pp.176-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78090-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626752v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeter: An Architecture for Long-Term Monitoring of Software Power Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Breuil</w:t>
+                <w:t xml:space="preserve">Digital Sufficiency: One Step Closer to Sustainable Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231337v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing energy in software distributed ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083533v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is well-tested code more energy efficient?</w:t>
+                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on the Reliability of Intelligent Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635797v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerJoular and JoularJX: Multi-Platform Software Power Monitoring Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demeter: An Architecture for Long-Term Monitoring of Software Power Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608223v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowDroid: Energy Profiling of Android Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
+                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380605v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement du Green IT</w:t>
+                <w:t xml:space="preserve">Is well-tested code more energy efficient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Workshop on the Reliability of Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AISE220044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266415v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Impact of Code Coverage on Software Energy Consumption</w:t>
+                <w:t xml:space="preserve">PowerJoular and JoularJX: Multi-Platform Software Power Monitoring Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASEW52652.2021.00057⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380602v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Energy Impact of Software in Raspberry Pi devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Kanso</w:t>
+                <w:t xml:space="preserve">PowDroid: Energy Profiling of Android Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bouaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASEW52652.2021.00055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936861v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gUML: Reasoning about Energy at Design Time by Extending UML Deployment Diagrams with Data Centre Contextual Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement du Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SERVICES 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575485v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolinar: Analysing the Energy Footprint of Software Applications (Demo)</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of the Impact of Code Coverage on Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Software Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2931037.2948706⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASEW52652.2021.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348637v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Energy Footprint of Software Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Islam</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of the Energy Impact of Software in Raspberry Pi devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Kesrouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340368v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Influence of Software and Hardware Features on Program Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+                <w:t xml:space="preserve">gUML: Reasoning about Energy at Design Time by Extending UML Deployment Diagrams with Data Centre Contextual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigar Jebraeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Stratis</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE SERVICES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367733v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSA: A Scalable Multi-touch and Multi-perspective Variability Management Tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jolinar: Analysing the Energy Footprint of Software Applications (Demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 13th Working IEEE/IFIP Conference on Software Architecture (WICSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WICSA.2016.45⟩</w:t>
+              <w:t xml:space="preserve">The International Symposium on Software Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.Pages 445-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2931037.2948706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902523v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising Energy Consumption of Design Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Energy Footprint of Software Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176066v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study on the Influence of Software and Hardware Features on Program Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stratis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ciudad Real, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912613v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSA: A Scalable Multi-touch and Multi-perspective Variability Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t>
+              <w:t xml:space="preserve">2016 13th Working IEEE/IFIP Conference on Software Architecture (WICSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WICSA.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715331v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t>
+                <w:t xml:space="preserve">Optimising Energy Consumption of Design Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681560v3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t>
+                <w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t>
+              <w:t xml:space="preserve">Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600305v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681560v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Humans Can't Green Computers&amp;quot;, An Autonomous Green Approach for Distributed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEVOL 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4607,167 +4892,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JoularJX 3: In-Depth Green Software Analysis Everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Green Semantic Model for Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR GPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4777,143 +5062,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des Logiciels Éco-responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4923,65 +5208,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour une optimisation de la consommation d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,100 +5291,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L3, Orange - France Télécom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Surgeon: Diagnosing Energy Leaks of Application Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,73 +5396,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RR-7846, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue des approches middleware pour la gestion de l'énergie dans les environnements distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5203,51 +5488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Livrable L1, Orange - France Télécom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5257,100 +5542,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of the Energy Consumption of Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université des Sciences et Technologie de Lille - Lille I, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00961346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5360,105 +5645,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing and Understanding Green Software Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04463401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5605,51 +5890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05317599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goa&#235;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez Lodeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3222631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goaer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Woods" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2016.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA65012.2025.00024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Enr&#237;quez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congduc Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Amekran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78090-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Breuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bouaffar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Kesrouani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Jebraeil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stratis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Garba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2016.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264970v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961346v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05317599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goa&#235;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez Lodeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3222631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goaer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Woods" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2016.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05592893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA65012.2025.00024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Enr&#237;quez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congduc Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Amekran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78090-5_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Breuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bouaffar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Kesrouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Jebraeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948706" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stratis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Garba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2016.45" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264970v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652992v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961346v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>