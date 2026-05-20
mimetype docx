--- v1 (2026-04-18)
+++ v2 (2026-05-20)
@@ -255,486 +255,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic mapping study on software-based feedback for energy consumption</w:t>
+                <w:t xml:space="preserve">A systematic mapping study on software approaches analyzing human behavior in energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.115889. </w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, pp.103991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2025.103991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107298v1</w:t>
+                <w:t xml:space="preserve">hal-04948860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic mapping study on software approaches analyzing human behavior in energy efficiency</w:t>
+                <w:t xml:space="preserve">A systematic mapping study on software-based feedback for energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122, pp.103991. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.115889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2025.103991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948860v1</w:t>
+                <w:t xml:space="preserve">hal-05107298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Green Feedback on Users' Software Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Kanso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+                <w:t xml:space="preserve">Martín Diéguez Lodeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.280-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSUSC.2022.3222631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912724v1</w:t>
+                <w:t xml:space="preserve">hal-03855088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Green Feedback on Users' Software Usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Energy Aware Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), pp.280-292. </w:t>
+              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSUSC.2022.3222631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23335777.2022.2163298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855088v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automated Energy Management Framework for Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,51 +794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Power Modeling of Computing Devices: Implementation and Use Case for Raspberry Pis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,365 +1182,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t>
+                <w:t xml:space="preserve">A review of energy measurement approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711605v1</w:t>
+                <w:t xml:space="preserve">hal-00912996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of energy measurement approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912996v2</w:t>
+                <w:t xml:space="preserve">hal-00772454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772454v1</w:t>
+                <w:t xml:space="preserve">hal-00711605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1625,1140 +1625,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Diagnosing Software Energy</w:t>
+                <w:t xml:space="preserve">Joular Core: the Universal Energy Measurement Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592629v1</w:t>
+                <w:t xml:space="preserve">hal-05597304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check Energy Profiles to Improve Shifting Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+                <w:t xml:space="preserve">Insights from Implementing Digital Sobriety Strategies in French Local Authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Calle Daza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT for Sustainability (ICT4S) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2026, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jun 2026, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592893v1</w:t>
+                <w:t xml:space="preserve">hal-05604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Software Design Patterns on Energy Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PowDroid 2: Android Energy Profiling Made Easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Software Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSA65012.2025.00024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843913v1</w:t>
+                <w:t xml:space="preserve">hal-05597320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un framework de suivi et d'évaluation de l'impact à travers un data warehouse semantique pour les méta-organisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring and Diagnosing Software Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093343v1</w:t>
+                <w:t xml:space="preserve">hal-05592629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study on Estimating Energy Consumption From Software Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Sélection du profil énergétique pour améliorer les techniques de shifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Congduc Pham</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Big Data Computing, Applications and Technologies (BDCAT2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374459v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Soulancé</w:t>
+                <w:t xml:space="preserve">Check Energy Profiles to Improve Shifting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICT for Sustainability (ICT4S) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008468v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Quête du Scheduling Parfait : Jouer sur Tous les Tableaux</w:t>
+                <w:t xml:space="preserve">Green Shifting Techniques: a Data Model to Rule Them All</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">34th IEEE International Conference on Enabling Technologies Infrastructure for Collaborative Enterprise (WETICE-2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130073v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Software Energy Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un framework de suivi et d'évaluation de l'impact à travers un data warehouse semantique pour les méta-organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Enríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Software Engineering (ICSE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415172v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Impact of Software Design Patterns on Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Odense, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSA65012.2025.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395267v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT and Sustainable Practices of Local Authorities in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halima Amekran</w:t>
+                <w:t xml:space="preserve">An Empirical Study on Estimating Energy Consumption From Software Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congduc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Digital Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Big Data Computing, Applications and Technologies (BDCAT2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740948v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Good Enough is the Best Option: Use of Digital Sufficiency to Fight Climate Change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Understanding and Influencing End-User Behavior in Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EASE'25 : 29th International Conference on Evaluation and Assessment in Software Engineering (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743929v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Sufficiency: One Step Closer to Sustainable Computing</w:t>
+                <w:t xml:space="preserve">La Quête du Scheduling Parfait : Jouer sur Tous les Tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
@@ -2789,2270 +2767,2767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822159v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing energy in software distributed ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Sufficiency: One Step Closer to Sustainable Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807202v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
+                <w:t xml:space="preserve">Analyzing Software Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">46th International Conference on Software Engineering (ICSE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626752v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeter: An Architecture for Long-Term Monitoring of Software Power Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Breuil</w:t>
+                <w:t xml:space="preserve">Studying the Impact of User Feedback on Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231337v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Kanso</w:t>
+                <w:t xml:space="preserve">Green IT and Sustainable Practices of Local Authorities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Amekran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Management of Digital Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083533v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is well-tested code more energy efficient?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Good Enough is the Best Option: Use of Digital Sufficiency to Fight Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on the Reliability of Intelligent Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/AISE220044⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bratislava, Slovakia. pp.176-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78090-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635797v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerJoular and JoularJX: Multi-Platform Software Power Monitoring Tools</w:t>
+                <w:t xml:space="preserve">Observing energy in software distributed ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Colloquium on Energy-Efficient and Sustainable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Natal, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608223v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowDroid: Energy Profiling of Android Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380605v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement du Green IT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demeter: An Architecture for Long-Term Monitoring of Software Power Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266415v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Impact of Code Coverage on Software Energy Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPU Power Bench: An Automated Benchmark Tool for Power Estimation in Single-Board Computers - Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssam Kanso</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Exposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380602v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Energy Impact of Software in Raspberry Pi devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Is well-tested code more energy efficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Workshop on the Reliability of Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AISE220044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936861v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gUML: Reasoning about Energy at Design Time by Extending UML Deployment Diagrams with Data Centre Contextual Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PowerJoular and JoularJX: Multi-Platform Software Power Monitoring Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SERVICES 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575485v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolinar: Analysing the Energy Footprint of Software Applications (Demo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PowDroid: Energy Profiling of Android Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bouaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Software Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2931037.2948706⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASEW52652.2021.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348637v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Energy Footprint of Software Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement du Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340368v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Influence of Software and Hardware Features on Program Energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Preliminary Study of the Impact of Code Coverage on Software Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Stratis</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Sustainable Software Engineering (SUSTAINSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASEW52652.2021.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367733v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSA: A Scalable Multi-touch and Multi-perspective Variability Management Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Garba</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of the Energy Impact of Software in Raspberry Pi devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Kesrouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 13th Working IEEE/IFIP Conference on Software Architecture (WICSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902523v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising Energy Consumption of Design Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">gUML: Reasoning about Energy at Design Time by Extending UML Deployment Diagrams with Data Centre Contextual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigar Jebraeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+                <w:t xml:space="preserve">Joseph Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE SERVICES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176066v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Energy Footprint of Software Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IEEE International Conference on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912613v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t>
+                <w:t xml:space="preserve">Jolinar: Analysing the Energy Footprint of Software Applications (Demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium on Software Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.Pages 445-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2931037.2948706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681560v3</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study on the Influence of Software and Hardware Features on Program Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stratis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ciudad Real, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715331v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSA: A Scalable Multi-touch and Multi-perspective Variability Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t>
+              <w:t xml:space="preserve">2016 13th Working IEEE/IFIP Conference on Software Architecture (WICSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WICSA.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600305v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising Energy Consumption of Design Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681560v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Humans Can't Green Computers&amp;quot;, An Autonomous Green Approach for Distributed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEVOL 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JoularJX 3: In-Depth Green Software Analysis Everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Green Semantic Model for Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR GPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5062,143 +5537,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des Logiciels Éco-responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5208,65 +5683,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour une optimisation de la consommation d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,100 +5766,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L3, Orange - France Télécom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Surgeon: Diagnosing Energy Leaks of Application Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,73 +5871,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RR-7846, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue des approches middleware pour la gestion de l'énergie dans les environnements distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5488,51 +5963,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Livrable L1, Orange - France Télécom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5542,100 +6017,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of the Energy Consumption of Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université des Sciences et Technologie de Lille - Lille I, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00961346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5645,105 +6120,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing and Understanding Green Software Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04463401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5890,51 +6365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05317599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goa&#235;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez Lodeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3222631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goaer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Woods" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2016.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05592893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA65012.2025.00024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Enr&#237;quez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congduc Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Amekran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78090-5_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Breuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bouaffar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Kesrouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Jebraeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948706" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stratis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Garba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2016.45" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264970v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652992v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961346v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05317599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goa&#235;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaragoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.103991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez Lodeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3222631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kanso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2022.2163298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-220482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goaer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Woods" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2016.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Calle Daza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05606773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05592893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05621513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Enr&#237;quez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA65012.2025.00024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congduc Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soulanc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Amekran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78090-5_15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Breuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bouaffar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASEW52652.2021.00057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Kesrouani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Jebraeil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doyle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stratis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Garba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2016.45" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264970v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652992v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961346v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04463401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>