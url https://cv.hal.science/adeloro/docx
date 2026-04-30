--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -282,222 +282,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sym(n)- and Alt(n)-modules with an additive dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Jaime Corredor</w:t>
+                <w:t xml:space="preserve">Simple Lie rings of Morley rank 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Wiscons</w:t>
+                <w:t xml:space="preserve">Jules Tindzogho Ntsiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 623, pp.1-33. </w:t>
+              <w:t xml:space="preserve">, 2023, 651, pp.243-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282098v1</w:t>
+                <w:t xml:space="preserve">hal-04216593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Lie rings of Morley rank 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sym(n)- and Alt(n)-modules with an additive dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jaime Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Tindzogho Ntsiri</w:t>
+                <w:t xml:space="preserve">Joshua Wiscons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 651, pp.243-280. </w:t>
+              <w:t xml:space="preserve">, 2023, 623, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216593v1</w:t>
+                <w:t xml:space="preserve">hal-04282098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-contained guide to Frécon's theorem</w:t>
               </w:r>
@@ -587,51 +587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometry of involutions in ranked groups with a TI‐subgroup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Wiscons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (3), pp.411-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple groups of Morley rank 5 are bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Wiscons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (03), pp.1217-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,196 +1417,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Rank and p-groups in algebraic groups</w:t>
+                <w:t xml:space="preserve">Groups of Finite Morley Rank with Solvable Local Subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jaligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (4), pp.578-582. </w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.1019-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3906/mat-1103-52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2010.544695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303309v1</w:t>
+                <w:t xml:space="preserve">hal-00250070v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groups of Finite Morley Rank with Solvable Local Subgroups</w:t>
+                <w:t xml:space="preserve">p-Rank and p-groups in algebraic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deloro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jaligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (3), pp.1019-1068. </w:t>
+              <w:t xml:space="preserve">Turkish Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.578-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00927872.2010.544695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3906/mat-1103-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250070v4</w:t>
+                <w:t xml:space="preserve">hal-01303309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weyl groups of small groups of finite Morley rank</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Altinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Corredor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deloro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/mt.2024.3.571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wiscons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tindzogho Ntsiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.04.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/recolma.v55n2.102739" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12334" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2017.86" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-017-9671-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840201v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2014.900690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jgth-2015-0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jaligot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2016.285.111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borovik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2016.36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850182v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2013.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769458v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cherlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1344862167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/mat-1103-52" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250070v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2010.544695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burdges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0087-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321334v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JGT.2009.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/bsl/1231081770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D5DD9D660B98A3F2C2916C4625AC2768913241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748008000194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA077036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01989901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01989811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02123530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Altinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Corredor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deloro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/mt.2024.3.571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tindzogho Ntsiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.04.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wiscons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/recolma.v55n2.102739" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12334" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2017.86" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-017-9671-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840201v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2014.900690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jgth-2015-0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jaligot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2016.285.111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borovik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2016.36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850182v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2013.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769458v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cherlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1344862167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250070v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2010.544695" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/mat-1103-52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burdges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0087-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321334v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JGT.2009.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/bsl/1231081770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D5DD9D660B98A3F2C2916C4625AC2768913241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748008000194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA077036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01989901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01989811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02123530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>