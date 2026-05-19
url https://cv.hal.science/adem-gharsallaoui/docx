--- v0 (2026-04-09)
+++ v1 (2026-05-19)
@@ -190,4933 +190,4933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
+                <w:t xml:space="preserve">Effect of microencapsulation on the bio-preservative and probiotic properties of Enterococcus durans F21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Ghita Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Samir Ananou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Laila Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.104312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.104312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+                <w:t xml:space="preserve">hal-04771458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Novel Exopolysaccharides from Weissella cibaria and Lactococcus lactis Strains and Their Potential Application as Bio-Hydrocolloid Agents in Emulsion Stability</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behavior of soy protein-polysaccharide composite paste for extrusion-based 3D food printing: Effects of type and concentration of polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Zammouri</w:t>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ziadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quanjin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahsan Hafiz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Sbissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation10100532⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.109942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771470v1</w:t>
+                <w:t xml:space="preserve">hal-04904515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Resistance of Staphylococcus aureus Biofilm, Biofilm-Detached Cells, and Planktonic Cells to Microencapsulated Carvacrol Used Alone or Combined with Low-pH Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Novel Exopolysaccharides from Weissella cibaria and Lactococcus lactis Strains and Their Potential Application as Bio-Hydrocolloid Agents in Emulsion Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jina Yammine</w:t>
+                <w:t xml:space="preserve">Amal Zammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakhr Alhuthali</w:t>
+                <w:t xml:space="preserve">Manel Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majededdine El Mouzawak</w:t>
+                <w:t xml:space="preserve">Imen Fguiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Charvourou</w:t>
+                <w:t xml:space="preserve">Imed Sbissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (13), pp.7222. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25137222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation10100532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771463v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behavior of soy protein-polysaccharide composite paste for extrusion-based 3D food printing: Effects of type and concentration of polysaccharides</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanjin Jiang</w:t>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Huang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109942⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771428v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microencapsulation on the bio-preservative and probiotic properties of Enterococcus durans F21</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behavior of soy protein-polysaccharide composite paste for extrusion-based 3D food printing: Effects of type and concentration of polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanjin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahsan Hafiz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.104312⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.109942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771458v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behavior of soy protein-polysaccharide composite paste for extrusion-based 3D food printing: Effects of type and concentration of polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Study of the Resistance of Staphylococcus aureus Biofilm, Biofilm-Detached Cells, and Planktonic Cells to Microencapsulated Carvacrol Used Alone or Combined with Low-pH Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Mechmechani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Alhuthali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majededdine El Mouzawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Charvourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (13), pp.7222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25137222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904515v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Guebebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+                <w:t xml:space="preserve">hal-04379794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
+                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04771411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation via Spray-Drying of Geraniol-Loaded Emulsions Stabilized by Marine Exopolysaccharide for Enhanced Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Joulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Medfai</w:t>
+                <w:t xml:space="preserve">Filomena Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Oueslati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viton</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life13101958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131852v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced antimicrobial, antibiofilm and ecotoxic activities of nanoencapsulated carvacrol and thymol as compared to their free counterparts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antibacterial and anti‐biofilm properties of cinnamaldehyde‐loaded nanoliposomes against Listeria monocytogenes and Salmonella enteritidis adhered to stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Hasanzadeh Baboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Fakhreddin Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109317⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (10), pp.5275-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082593v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation mechanism of multilayer emulsions studied by isothermal titration calorimetry and dynamic light scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108275⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996443v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
+                <w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134044⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03996449v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced antimicrobial, antibiofilm and ecotoxic activities of nanoencapsulated carvacrol and thymol as compared to their free counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Mechmechani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Guebebia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+                <w:t xml:space="preserve">Layal Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.109317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379794v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and anti‐biofilm properties of cinnamaldehyde‐loaded nanoliposomes against Listeria monocytogenes and Salmonella enteritidis adhered to stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Medfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narges Hasanzadeh Baboli</w:t>
+                <w:t xml:space="preserve">Imen Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Fakhreddin Hosseini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zina Harzalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.16634⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771399v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation via Spray-Drying of Geraniol-Loaded Emulsions Stabilized by Marine Exopolysaccharide for Enhanced Antimicrobial Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The formation mechanism of multilayer emulsions studied by isothermal titration calorimetry and dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Azabou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Freitas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life13101958⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (Part A), pp.108275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771417v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.134044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118603v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702715v1</w:t>
+                <w:t xml:space="preserve">hal-03609518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oils and their active components applied as: free, encapsulated and in hurdle technology to fight microbial contaminations. A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formation of lysozyme-caseinate heteroprotein complexes for encapsulation of lysozyme by spray-drying: Effect of mass ratio and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peilong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e12472⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771346v1</w:t>
+                <w:t xml:space="preserve">hal-04771156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the key factors influencing the properties of emulsions stabilized by sodium caseinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (6), pp.5291-5317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1541-4337.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996462v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding of the key factors influencing the properties of emulsions stabilized by sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.5291-5317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771145v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano and microencapsulation of bacteriocins for food applications: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viton</w:t>
+                <w:t xml:space="preserve">Essential oils and their active components applied as: free, encapsulated and in hurdle technology to fight microbial contaminations. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102173⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.e12472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e12472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771310v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of carvacrol as an efficient tool to fight Pseudomonas aeruginosa and Enterococcus faecalis biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270200. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771162v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of molecular structure modification during coagulation of mixed camel and cow milk by mid‐infrared spectroscopy and parallel factor analysis</w:t>
+                <w:t xml:space="preserve">Nano and microencapsulation of bacteriocins for food applications: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Boukria</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.15839⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.102173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858393v1</w:t>
+                <w:t xml:space="preserve">hal-04771310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Natural Food Antimicrobials: Methods and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+                <w:t xml:space="preserve">Microencapsulation of carvacrol as an efficient tool to fight Pseudomonas aeruginosa and Enterococcus faecalis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Mechmechani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12083837⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04771138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of lysozyme-caseinate heteroprotein complexes for encapsulation of lysozyme by spray-drying: Effect of mass ratio and temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ananou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.06.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771156v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the key factors influencing the properties of emulsions stabilized by sodium caseinate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Delineation of molecular structure modification during coagulation of mixed camel and cow milk by mid‐infrared spectroscopy and parallel factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Boukria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasur Safarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.13062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (6), pp.e15839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771191v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of Natural Food Antimicrobials: Methods and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.760. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12083837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03609518v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
+                <w:t xml:space="preserve">Rheological and emulsifying properties of an exopolysaccharide produced by potential probiotic Leuconostoc citreum-BMS strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Perusko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Yousra Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Simovic</w:t>
+                <w:t xml:space="preserve">Christophe Blecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
+                <w:t xml:space="preserve">Maria Michela Corsaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.117523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434970v1</w:t>
+                <w:t xml:space="preserve">hal-04770960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45 (12), pp.e16072. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+              <w:t xml:space="preserve">, 2021, 45 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771085v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03508537v1</w:t>
+                <w:t xml:space="preserve">hal-03267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (12), pp.e16072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267284v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Soluble Ruthenium (II) Complex Derived From Optically Pure Limonene and Its Microencapsulation Are Efficient Tools Against Bacterial Food Pathogen Biofilms: Escherichia coli, Staphylococcus aureus, Enteroccocus faecalis, and Listeria monocytogenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
+                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Perusko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Simovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.711326⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501661v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Water-Soluble Ruthenium (II) Complex Derived From Optically Pure Limonene and Its Microencapsulation Are Efficient Tools Against Bacterial Food Pathogen Biofilms: Escherichia coli, Staphylococcus aureus, Enteroccocus faecalis, and Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charafeddine Jama</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Mechmechani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Alhuthali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.711326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137614v1</w:t>
+                <w:t xml:space="preserve">hal-03501661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Eddine Chihib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charafeddine Jama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-021-10026-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (3), pp 1136-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009397v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavani Rocha Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-021-10026-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04771046v1</w:t>
+                <w:t xml:space="preserve">hal-04009397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-021-10026-7⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771032v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavani Rocha Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-021-10026-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434919v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and emulsifying properties of an exopolysaccharide produced by potential probiotic Leuconostoc citreum-BMS strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Azabou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770960v1</w:t>
+                <w:t xml:space="preserve">hal-04434919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical, rheological, and micro-structural properties of yogurts produced from mixtures of camel and bovine milks</w:t>
               </w:r>
@@ -5128,77 +5128,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Alhammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathalla Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,64 +5245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability improvement of Bifidobacterium animalis Bb12 by encapsulation in chitosan/poly(vinyl alcohol) hybrid electrospun fiber mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Javad Mojaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Fakhreddin Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 241, pp.116278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,6295 +5330,6307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770907v1</w:t>
+                <w:t xml:space="preserve">hal-02276419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+                <w:t xml:space="preserve">Potential biotechnological properties of an exopolysaccharide produced by newly isolated Bacillus tequilensis-GM from spontaneously fermented goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Joulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Casillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosa Lanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442561v1</w:t>
+                <w:t xml:space="preserve">hal-02187834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physicochemical and rheological changes of acidified camel milk added with commercial low methoxyl-pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas-Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276418v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770844v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 181, pp.25-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.e13953. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770874v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-drying of protein/polysaccharide complexes: Dissociation of the effects of shearing and heating</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparative study of growth temperature impact on the susceptibility of biofilm-detached and planktonic Staphylococcus aureus cells to benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charafeddine Jama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.06.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-018-1419-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495854v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and rheological changes of acidified camel milk added with commercial low methoxyl-pectin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donia Zidi</w:t>
+                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.244⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276420v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276419v1</w:t>
+                <w:t xml:space="preserve">hal-04770874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential biotechnological properties of an exopolysaccharide produced by newly isolated Bacillus tequilensis-GM from spontaneously fermented goat milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angela Casillo</w:t>
+                <w:t xml:space="preserve">Spray-drying of protein/polysaccharide complexes: Dissociation of the effects of shearing and heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Lanzetta</w:t>
+                <w:t xml:space="preserve">Faydi Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 297, pp.124943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187834v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and rheological changes of acidified camel milk added with commercial low methoxyl-pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ayadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.347-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770850v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interactions between anionic exopolysaccharides produced by newly isolated probiotic bacteria and sodium caseinate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptides from Fish By-product Protein Hydrolysates and Its Functional Properties: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Zamora-Sillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.118-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-018-9799-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187810v1</w:t>
+                <w:t xml:space="preserve">hal-04770767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low methoxyl pectin on the physicochemical properties of sodium caseinate‐stabilized emulsions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Study of interactions between anionic exopolysaccharides produced by newly isolated probiotic bacteria and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Joulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Casillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpe.12906⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.516-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770833v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low methoxyl pectin on the physicochemical properties of sodium caseinate-stabilized emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Souihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (8), pp.e12906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfpe.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides from Fish By-product Protein Hydrolysates and Its Functional Properties: an Overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of low methoxyl pectin on the physicochemical properties of sodium caseinate‐stabilized emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prentice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.118-130. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.e12906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-018-9799-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04770767v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatin films with nisin and catechin for minced pork preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.173-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpsl.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and physiochemical insights into chickpea protein-Persian gum interactions and environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Askari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.1052-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.07.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: 9th International Conference on Water in Food, 236, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.04.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187818v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: 9th International Conference on Water in Food, 236, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent complexation of lysozyme with low methoxyl (LM) pectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Low methoxyl pectin/sodium caseinate interactions and composite film formation at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.124⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187817v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using complexation for the microencapsulation of nisin in biopolymer matrices by spray-drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanhee Kim</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187816v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using complex coacervation for lysozyme encapsulation by spray-drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fatty acid composition in double and multilayered microcapsules of ω-3 as affected by storage conditions and type of emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefanía Jiménez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Antequera Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ruiz Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinidad Pérez-Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.476-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187828v1</w:t>
+                <w:t xml:space="preserve">hal-02276414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation for the development of composite edible films based on LM pectin and sodium caseinate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.052⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (8), pp.1275-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187827v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on the functional properties of Arthrospira (Spirulina) platensis protein isolate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Properties of lysozyme/sodium alginate complexes for the development of antimicrobial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorra Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.133⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187831v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56 (8), pp.1275-1289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763766⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276398v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of lysozyme/sodium alginate complexes for the development of antimicrobial films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Using complex coacervation for lysozyme encapsulation by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187814v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Complex coacervation for the development of composite edible films based on LM pectin and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeid Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.947-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276422v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of lysozyme/Arthrospira platensis (Spirulina) protein complexes for antimicrobial edible food packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effect of pH on the functional properties of Arthrospira (Spirulina) platensis protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Benelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.1056-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187830v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition in double and multilayered microcapsules of ω-3 as affected by storage conditions and type of emulsions</w:t>
+                <w:t xml:space="preserve">Properties of lysozyme/Arthrospira platensis (Spirulina) protein complexes for antimicrobial edible food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefanía Jiménez-Martín</w:t>
+                <w:t xml:space="preserve">Sonda Benelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Fejji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Antequera Rojas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorra Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.046⟩</w:t>
+              <w:t xml:space="preserve">Algal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276414v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of Using Monolayered and Multilayered Emulsions for Microencapsulation of ω-3 Fatty Acids by Spray Drying: Effect of Storage at Different Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefanía Jiménez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinidad Pérez-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ruiz Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Antequera Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.100-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1382-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emulsification and spray-drying microencapsulation on the antilisterial activity of transcinnamaldehyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276392v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile compounds and physicochemical characteristics during storage of microcapsules from different fish oil emulsions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preservation of viability and anti-Listeria activity of lactic acid bacteria, Lactococcus lactis and Lactobacillus paracasei, entrapped in gelling matrices of alginate or alginate/caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD AND BIOPRODUCTS PROCESSING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276406v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of viability and anti-Listeria activity of lactic acid bacteria, Lactococcus lactis and Lactobacillus paracasei, entrapped in gelling matrices of alginate or alginate/caseinate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">Effect of emulsification and spray-drying microencapsulation on the antilisterial activity of transcinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga-Thi-Thanh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Lejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276410v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Vietnamese Cinnamomum cassia essential oil and its major component trans -cinnamaldehyde on the cell viability, membrane integrity, membrane fluidity, and proton motive force of Listeria innocua</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile compounds and physicochemical characteristics during storage of microcapsules from different fish oil emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ruiz Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Antequera Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOOD AND BIOPRODUCTS PROCESSING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2015.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2014-0481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276408v1</w:t>
+                <w:t xml:space="preserve">hal-02276406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low methoxyl (LM) pectin complexation on the thermal and proteolytic inactivation of lysozyme: A kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ormus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.812-818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lysozyme/low methoxyl (LM) pectin complexes for antimicrobial edible food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bayarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131, pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of biopolymeric matrices entrapping bioprotective lactic acid bacteria to control Listeria monocytogenes growth: Comparison of alginate and alginate-caseinate matrices entrapping Lactococcus lactis subsp. lactis cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.200-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential localization of Lactococcus lactis cells entrapped in a caseinate/alginate phase separated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Ouaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, pp.266-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (4), pp.1713-1720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea (Pisum sativum, L.) Protein Isolate Stabilized Emulsions: A Novel System for Microencapsulation of Lipophilic Ingredients by Spray Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (6), pp.2211-2221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-010-0497-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of batch maltitol (4-O-alpha-D-glucopyranosyl-D-glucitol) crystallization by cooling and water evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 312 (21), pp.3183-3190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high methoxyl pectin on pea protein in aqueous solution and at oil/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.817-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin coating to enhance spray-dry stability of pea protein-stabilised oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and Emulsifying Characteristics of Acid-treated Pea Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.273-280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-009-9125-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–disaccharides interactions in saturated solution and the crystallisation conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationships between hydration number, water activity and density of aqueous sugar solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Génotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 106 (4), pp.1329-1339. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 106 (4), pp.1443-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.12.068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660916v1</w:t>
+                <w:t xml:space="preserve">hal-02668495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid–Liquid Equilibrium of Maltitol Aqueous Solutions—Implications on the Crystallization Behavior and Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Water–disaccharides interactions in saturated solution and the crystallisation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-007-9044-5⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (4), pp.1329-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659580v1</w:t>
+                <w:t xml:space="preserve">hal-02660916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydration number, water activity and density of aqueous sugar solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solid–Liquid Equilibrium of Maltitol Aqueous Solutions—Implications on the Crystallization Behavior and Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-007-9044-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.02.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668495v1</w:t>
+                <w:t xml:space="preserve">hal-02659580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of spray-drying in microencapsulation of food ingredients: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.1107-1121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11628,296 +11640,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fawzy Ramadan M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black cumin (Nigella sativa) seeds: Chemistry, Technology, Functionality, and Applications. Food Bioactive Ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.433-455, 2020, 978-3-030-48797-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48798-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11927,168 +11939,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin to improve spray-dry stability of pea protein-coated oil droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12156,51 +12168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3157C9"/>
+    <w:nsid w:val="14F07BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12387,51 +12399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adem-gharsallaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6000-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143787446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zammouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ziadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fguiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mechmechani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Alhuthali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majededdine El Mouzawak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charvourou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjin Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Hafiz Muhammad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109942" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Manni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.104312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Karam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Hasanzadeh Baboli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16634" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12472" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102173" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Omari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boukria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasur Safarov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15839" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Corsaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117523" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Javad Mojaveri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116278" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1419-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E Mousavi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.244" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casillo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lanzetta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora-Sillero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prentice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9799-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Antequera Rojas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Carrascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad P&#233;rez-Palacios" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1382-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276406v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.07.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZC1VCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660916v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.12.068" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVCFWTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-007-9044-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2398B1E1D82ABADD1CF639482E36C0A80BF2402/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;notelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.02.047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKGT3BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adem-gharsallaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6000-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143787446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Manni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.104312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjin Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Hafiz Muhammad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zammouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ziadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fguiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mechmechani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Alhuthali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majededdine El Mouzawak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charvourou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Hasanzadeh Baboli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Karam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108275" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12472" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Omari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boukria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasur Safarov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blecker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Corsaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711326" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Javad Mojaveri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116278" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lanzetta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.02.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.244" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBJ1KWQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1419-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E Mousavi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora-Sillero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9799-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187810v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhee Kim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.04.168" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.124" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.01.033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Jim&#233;nez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Antequera Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Carrascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad P&#233;rez-Palacios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeid Yarmand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Benelhadj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ghorbel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.133" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fejji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.02.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1382-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Beji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.07.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ormus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude No&#235;l" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bayarri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276391v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.09.041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02965685v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouaali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3NH39M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZC1VCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668495v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;notelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.02.047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKGT3BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.12.068" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVCFWTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659580v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-007-9044-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2398B1E1D82ABADD1CF639482E36C0A80BF2402/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>