--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1157,51 +1157,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une structure générique RC-IGBT sans &amp;quot;tension de retournement&amp;quot; adaptée à l'intégration monolithique de cellules de commutation sur puce Si</w:t>
+                <w:t xml:space="preserve">A generic Reverse Conducting IGBT structure for monolithic switching cells integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
@@ -1219,97 +1219,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah El Khadiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE'14-ECCE Europe), 2014 16th European Conference on.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065236v1</w:t>
+                <w:t xml:space="preserve">hal-01234236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic Reverse Conducting IGBT structure for monolithic switching cells integration</w:t>
+                <w:t xml:space="preserve">Simulation d'une structure générique RC-IGBT sans &amp;quot;tension de retournement&amp;quot; adaptée à l'intégration monolithique de cellules de commutation sur puce Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
@@ -1327,82 +1336,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah El Khadiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE'14-ECCE Europe), 2014 16th European Conference on.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234236v1</w:t>
+                <w:t xml:space="preserve">hal-01065236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1881,51 +1881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01730586v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01730586v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>