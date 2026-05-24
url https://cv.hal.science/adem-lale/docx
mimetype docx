--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -802,278 +802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the three-chip switching cells approach for integrated multi-phase power converter combining monolithic and hybrid techniques: Experimental validation on SiC and Si power assembly prototypes</w:t>
+                <w:t xml:space="preserve">Realisation and characterisation of compact generic IGBT-based multiphase power converters using the two-chip multi-pole integration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah El Khadiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD Forum 2015), April 21-23 2015, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230267v1</w:t>
+                <w:t xml:space="preserve">hal-01234269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realisation and characterisation of compact generic IGBT-based multiphase power converters using the two-chip multi-pole integration approach</w:t>
+                <w:t xml:space="preserve">Analysis of the three-chip switching cells approach for integrated multi-phase power converter combining monolithic and hybrid techniques: Experimental validation on SiC and Si power assembly prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD Forum 2015), April 21-23 2015, Grenoble (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234269v1</w:t>
+                <w:t xml:space="preserve">hal-01230267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RC-IGBT-thyristor structure having trenches filled with dielectric on the backside: Physical analysis and application to the integration of a multiphase generic power converter using the &amp;quot;two-chip&amp;quot; approach</w:t>
               </w:r>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah El Khadiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah El Khadiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,51 +1881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01730586v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01730586v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>