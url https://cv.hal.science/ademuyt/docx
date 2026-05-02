--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -495,667 +495,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover recombination and synapsis are linked by adjacent regions within the N terminus of the Zip1 synaptonemal complex protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing and zipping: molecular duties of the ZMM proteins in meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pyatnitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008201⟩</w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-019-00714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413042v1</w:t>
+                <w:t xml:space="preserve">hal-02413016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing and zipping: molecular duties of the ZMM proteins in meiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borde</w:t>
+                <w:t xml:space="preserve">Building bridges to move recombination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Budin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-019-00714-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (25), pp.1901237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901237116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413016v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02146687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building bridges to move recombination complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover recombination and synapsis are linked by adjacent regions within the N terminus of the Zip1 synaptonemal complex protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Voelkel-Meiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline E. Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+                <w:t xml:space="preserve">Shun-Yun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica J. Soyer</w:t>
+                <w:t xml:space="preserve">Melanie Parziale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Budin</w:t>
+                <w:t xml:space="preserve">Savannah Morehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Legras</w:t>
+                <w:t xml:space="preserve">Arden Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (25), pp.1901237. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1008201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901237116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02146687v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meiotic XPF–ERCC1-like complex recognizes joint molecule recombination intermediates to promote crossover formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of ASYNAPTIC4, a component of the meiotic chromosome axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.308510.117⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191280v1</w:t>
+                <w:t xml:space="preserve">hal-02626388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ASYNAPTIC4, a component of the meiotic chromosome axis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allan West</w:t>
+                <w:t xml:space="preserve">A meiotic XPF–ERCC1-like complex recognizes joint molecule recombination intermediates to promote crossover formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pyatnitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vezon</w:t>
+                <w:t xml:space="preserve">Lepakshi Ranjha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Horlow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.233-246. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3-4), pp.283-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.308510.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626388v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA topoisomerase VI-like complex initiates meiotic recombination</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona von Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (12), pp.4924-4940. </w:t>
@@ -1556,51 +1556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtPRD1 is required for meiotic double strand break formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Khanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dal Toe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pyatnitskaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348973.121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sims" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Voelkel-Meiman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Yun Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parziale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Morehouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Feil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-019-00714-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901237116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.308510.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangran Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kleckner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.240408.114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Uanschou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona von Harder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118521" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Khanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dal Toe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pyatnitskaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348973.121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sims" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-019-00714-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901237116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Voelkel-Meiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Yun Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parziale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Morehouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Feil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.308510.117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangran Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kleckner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.240408.114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Uanschou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona von Harder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118521" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>