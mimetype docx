--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -495,667 +495,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing and zipping: molecular duties of the ZMM proteins in meiosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crossover recombination and synapsis are linked by adjacent regions within the N terminus of the Zip1 synaptonemal complex protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Voelkel-Meiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Yun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Parziale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savannah Morehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arden Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-019-00714-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1008201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413016v1</w:t>
+                <w:t xml:space="preserve">hal-02413042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges to move recombination complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Budin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (25), pp.1901237. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901237116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02146687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover recombination and synapsis are linked by adjacent regions within the N terminus of the Zip1 synaptonemal complex protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing and zipping: molecular duties of the ZMM proteins in meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pyatnitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1008201. </w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00412-019-00714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413042v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ASYNAPTIC4, a component of the meiotic chromosome axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">A meiotic XPF–ERCC1-like complex recognizes joint molecule recombination intermediates to promote crossover formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pyatnitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan West</w:t>
+                <w:t xml:space="preserve">Lepakshi Ranjha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vezon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Muyt</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01725⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3-4), pp.283-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.308510.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626388v1</w:t>
+                <w:t xml:space="preserve">hal-02191280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meiotic XPF–ERCC1-like complex recognizes joint molecule recombination intermediates to promote crossover formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of ASYNAPTIC4, a component of the meiotic chromosome axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (3-4), pp.283-296. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.308510.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191280v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA topoisomerase VI-like complex initiates meiotic recombination</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona von Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (12), pp.4924-4940. </w:t>
@@ -1556,51 +1556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtPRD1 is required for meiotic double strand break formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Muyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Khanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dal Toe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pyatnitskaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348973.121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sims" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-019-00714-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901237116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Voelkel-Meiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Yun Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parziale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Morehouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Feil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.308510.117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangran Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kleckner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.240408.114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Uanschou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona von Harder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118521" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Khanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dal Toe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pyatnitskaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348973.121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sims" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Voelkel-Meiman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Yun Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parziale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Morehouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Feil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901237116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-019-00714-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.308510.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangran Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kleckner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.240408.114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Uanschou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona von Harder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118521" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>