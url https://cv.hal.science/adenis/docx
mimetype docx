--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -871,259 +871,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Portable and Efficient Parallel CORBA Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PadicoTM: An open integration framework for communication middleware and runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15 (10), pp.891-909. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.575-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-739X(03)00034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411025v1</w:t>
+                <w:t xml:space="preserve">inria-00458153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PadicoTM: An open integration framework for communication middleware and runtimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Portable and Efficient Parallel CORBA Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (4), pp.575-585. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (10), pp.891-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-739X(03)00034-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00458153v1</w:t>
+                <w:t xml:space="preserve">inria-00411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1256,442 +1256,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NBLFQ: a lock-free MPMC queue optimized for low contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goedefroit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">IPDPS 2025 - 39th International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150209v1</w:t>
+                <w:t xml:space="preserve">hal-04851700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBLFQ: a lock-free MPMC queue optimized for low contention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goedefroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Goedefroit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2025 - 39th International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851700v2</w:t>
+                <w:t xml:space="preserve">hal-05150209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
+                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Taormina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682199v1</w:t>
+                <w:t xml:space="preserve">hal-03695835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
+                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Reynier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon / Virtual, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695835v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
@@ -3219,290 +3219,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00177167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACI Grid'5000, Site de Bordeaux</w:t>
+                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+                <w:t xml:space="preserve">C Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaRISTIC : Panorama des Recherches Incitatives en STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404192v1</w:t>
+                <w:t xml:space="preserve">hal-01160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACI Grid'5000, Site de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bechet</w:t>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
+              <w:t xml:space="preserve">PaRISTIC : Panorama des Recherches Incitatives en STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160167v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient runtime systems for grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,135 +3616,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+                <w:t xml:space="preserve">Jacques M. Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t>
+              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137088v1</w:t>
+                <w:t xml:space="preserve">hal-01101475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
               </w:r>
@@ -3819,152 +3836,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques M. Bahi</w:t>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                <w:t xml:space="preserve">Annalisa Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Couturier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101475v1</w:t>
+                <w:t xml:space="preserve">hal-00137088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-Area Communication for Grids: An Integrated Solution to Connectivity, Performance and Security Problems</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149, 2015, 978-1-4503-3795-3</w:t>
             </w:r>
           </w:p>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3976, LUP RR-2000-26, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7217,51 +7217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sylvain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.1233-1249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00407825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-197-2009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0036-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851700v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sylvain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.1233-1249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00407825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-197-2009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0036-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851700v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>