--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -738,204 +738,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,210 +957,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of DHA on the quality of In vitro produced bovine embryos</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -4994,51 +4994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
@@ -5425,73 +5425,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
+              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975309v1</w:t>
+                <w:t xml:space="preserve">hal-02975319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S versus Bisphénol A et la fonction de reproduction femelle : effets sur les cellules de granulosa ovines primaires in vitro</w:t>
               </w:r>
@@ -5775,73 +5775,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975319v1</w:t>
+                <w:t xml:space="preserve">hal-02975309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro Bisphenol S affects in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
@@ -6300,284 +6300,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739518v1</w:t>
+                <w:t xml:space="preserve">hal-02739979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739979v1</w:t>
+                <w:t xml:space="preserve">hal-02739518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -6612,73 +6612,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742916v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
               </w:r>
@@ -6792,51 +6792,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -6871,73 +6871,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7116,51 +7116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D927A4A"/>
+    <w:nsid w:val="5BE41A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adesmarchais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adesmarchais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>