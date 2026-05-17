--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -4318,277 +4318,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of prostaglandin synthesis regulation in cumulus cells might affect the oocyte and embryo quality in dairy cows with unfavorable haplotype ''Fertil-'' of one female fertility quantitative trait locus located on chromosome 3</w:t>
+                <w:t xml:space="preserve">Analyse de la maturation ovocytaire et de l'expression génique dans les cellules du cumulus chez des vaches laitières portant les haplotypes Fertil+ et Fertil- d'un QTL de fertilité situé sur le chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191273v1</w:t>
+                <w:t xml:space="preserve">hal-01191350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la maturation ovocytaire et de l'expression génique dans les cellules du cumulus chez des vaches laitières portant les haplotypes Fertil+ et Fertil- d'un QTL de fertilité situé sur le chromosome 3</w:t>
+                <w:t xml:space="preserve">Alteration of prostaglandin synthesis regulation in cumulus cells might affect the oocyte and embryo quality in dairy cows with unfavorable haplotype ''Fertil-'' of one female fertility quantitative trait locus located on chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191350v1</w:t>
+                <w:t xml:space="preserve">hal-01191273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression périconceptionnelle dans les cellules du cumulus de 4 gènes localisés dans la région d'un QTL de fertilité femelle chez les vaches Prim'Holstein</w:t>
               </w:r>
@@ -6533,286 +6533,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 27 (1), 2015, 41st Annual Conference of the IETS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSIRO Publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741158v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
               </w:r>
@@ -7116,51 +7116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE41A93"/>
+    <w:nsid w:val="E513D63F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adesmarchais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adesmarchais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>