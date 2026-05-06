--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonio de Ugarte Postigo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Energy Injection in the Short and Distant GRB 250221A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Angulo-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa L Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramandeep Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Globus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 546 (4), pp.stag184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stag184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the PanRadio GRB Collaboration: the 400-day afterglow of GRB~230815A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James K Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 997 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae2c8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Silla Schmidt Southern Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha S Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Angus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publ.Astron.Soc.Pac.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (9), pp.094204. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ae02c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Analysis of AT 2023sva: a Luminous Orphan Afterglow With Evidence for a Structured Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul P Srinivasaragavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Y.Q Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 538 (1), pp.351-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 240825A: Early Reverse Shock and Its Physical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ping Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-4527/adeaf0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The day-long, repeating GRB 250702BDE / EP250702a: A unique extragalactic transient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob A.J Eyles-Ferris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sneppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 990 (1), pp.L28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf8e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray prompt emission from the high-redshift gamma-ray burst EP240315a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-R Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Svinkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.564-576. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02449-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Analysis of Afterglows from Poorly Localised GRBs with the Gravitational-wave Optical Transient Observer (GOTO) All-sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E Wortley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 544 (2), pp.1541-1587. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoscope: A Cryogenic Infrared Survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansi M Kasliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Earley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/adc629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brightest GRB ever detected: GRB 221009A as a highly luminous event at z = 0.151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From precursor to afterglow: The complex evolution of GRB 210312B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jelínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A Grebenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Yu Minaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A162. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive broadband analysis of the high-redshift GRB 240218A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gianfagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.A239. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JWST reveals a supernova following a gamma-ray burst at z $\simeq$ 7.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.L8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Einstein Probe transient EP240414a: Linking Fast X-ray Transients, Gamma-ray Bursts and Luminous Fast Blue Optical Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce N.D van Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 982 (2), pp.L47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adbc7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Intergalactic Medium Around GRB 130606A and Constraints on the Epoch of Reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M Fausey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc5fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOM GRB 250314A at z $\simeq$ 7.3: an exploding star in the era of reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.L7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Flare and Multiwavelength Afterglow of the Short GRB 231117A: Energy Injection from a Violent Shell Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G P Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adfed7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast X-ray transient EP240315A from a Lyman-continuum-leaking galaxy at z ≈ 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bjørn Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (9), pp.1375-1386. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02612-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready for O4 II: GRANDMA Observations of Swift GRBs during eight-weeks of Spring 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tosta E Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vidadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rupchandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A141. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at z = 2-4 using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530, pp.5069-5071. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04821664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly luminous supernovae associated with gamma-ray bursts II. The Luminous Blue Bump in the Afterglow of GRB 140506A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A164. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band analyses of the bright GRB~230812B and the associated SN2023pel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hussenot-Desenonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abulwfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires in the deep: The luminosity distribution of early-time gamma-ray-burst afterglows in light of the Gamow Explorer sensitivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A56. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying linear polarisation in the dust-free GRB 210610B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Response Mode observations of GRB 160203A: Looking for fine-structure line variability at z=3.52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A35. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary progenitor systems for Type Ic supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał J Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Nadolny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7667. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51863-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-element production in a compact object merger observed by JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Om Sharan Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 626 (8000), pp.737-741. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06759-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at z = 2-4 using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529, pp.2807-2831. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04821671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The host of GRB 171205A in 3D: A resolved multiwavelength study of a rare grand-design spiral GRB host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 211024B: an ultra-long GRB powered by magnetar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted GRB 200613A: Prompt Emission Dynamics, Afterglow Evolution, and the Host Galaxy's Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 974, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad6306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocking the BOAT: the ups and downs of the long-term radio light curve for GRB 221009A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 533 (4), pp.4435-4449. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Radio and Optical Polarimetry of GRB 191221B Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Urata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiyun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Spectroscopic Observations of GRB 190106A: Emission from Reverse and Forward Shocks with Late-time Energy Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Pei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P.U Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acbd96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-duration gamma-ray burst of dynamical origin from the nucleus of an ancient galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya E. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (976), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA and HXMT Observations of GRB 221009A: The Standard Luminosity Afterglow of a Hyperluminous Gamma-Ray Burst—In Gedenken an David Alexander Kann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acc8d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the interstellar medium of a $z=6.3$ galaxy: X-shooter spectroscopy and HST imaging of the afterglow and environment of the Swift GRB 210905A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A84. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first JWST spectrum of a GRB afterglow: No bright supernova in observations of the brightest GRB of all time, GRB 221009A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946 (1), pp.L28. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acc2c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at $z=2-4$ using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.15967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 160410A: the first Chemical Study of the Interstellar Medium of a Short GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.613-636. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A very luminous jet from the disruption of a star by a massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andreoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613, pp.E6-E6. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05699-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic build-up of dust and metals. Accurate abundances from GRB-selected star-forming galaxies at $1.7 &amp;lt; z &amp;lt; 6.3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679 (A91), pp.15. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Near-infrared Observations of the Distant but Bright 'New Year's Burst' GRB 220101A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Pei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad05c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kilonova Following a Long-Duration Gamma-Ray Burst at 350 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rastinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Fai Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7939), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological Fast Optical Transients with the Zwicky Transient Facility: A Search for Dirty Fireballs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Y. Q. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Svinkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8bd0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very luminous jet from the disruption of a star by a massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andreoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7940), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05465-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Guide Star uplink beam: scattering and Raman emission measurements with the 10.4m Gran Telescopio CANARIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonaccini Calia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Centrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blast from the infant Universe: the very high-z GRB 210905A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Frederiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength analysis of short GRB 201221D and its comparison with other high & low redshift short GRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimple Dimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 516 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supernova of the MAGIC gamma-ray burst GRB 190114C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A39. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency view of GRB 190114C reveals time varying shock micro-physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marongiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504, pp.5685 - 5701. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band observations of Swift J0840.7−3516: A new transient ultra-compact X-ray binary candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coti Zelati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A69. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB host galaxies with strong H2 absorption: CO-dark molecular gas at the peak of cosmic star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neeleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (1), pp.1434-1440. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outflows from GRB hosts are ubiquitous: Kinematics of z &amp;lt; 0.3 GRB-SN hosts resolved with FLAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 22 pp. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first six months of the Advanced LIGO’s and Advanced Virgo’s third observing run with GRANDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.3904-3927. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyman continuum leakage in faint star-forming galaxies at redshift z = 3−3.5 probed by gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Vielfaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A30. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 190114C in the nuclear region of an interacting galaxy - A detailed host analysis using ALMA, the HST, and the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A68. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA observations of advanced LIGO’s and advanced Virgo’s third observational campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Awiphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baransky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (4), pp.5518-5539. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-shooter GRB afterglow legacy sample (XS-GRB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A92. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fraction of ionizing radiation from massive stars that escapes to the intergalactic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.5380-5408. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 171010A/SN 2017htp: a GRB-SN at $z = 0.33$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5366-5374. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of a jet cocoon in early spectra of a supernova associated with a γ-ray burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7739), pp.324. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0826-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the physical conditions in H2 -bearing GRB-host damped Lyman- α absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noterdaeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A131. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the unusual transient AT 2018cow from HI observations of its host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A106. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of inverse Compton emission from a long γ-ray burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ansoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arbet Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575 (7783), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Photometric Local Universe Survey (S-PLUS): improved SEDs, morphologies, and redshifts with 12 optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Overzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489, pp.241-267. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous host galaxy, faint supernova and rapid afterglow rebrightening of GRB 100418A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J. van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A190. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter and ALMA spectroscopy of GRB 161023A - A study of metals and molecules in the line of sight towards a luminous GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A119. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The host galaxy of the short GRB 111117A at $z = 2.211$ - Impact on the short GRB redshift distribution and progenitor channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A48. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of GRB 120923A at a Spectroscopic Redshift of z ≈ 7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aadba9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-ionized metals as probes of the circumburst gas in the natal regions of gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (3), pp.3456-3476. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and metallicity scaling relations of high-redshift star-forming galaxies selected by GRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabsalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Freudling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (3), pp.3312-3324. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic supernova 2009bb exploded close to an atomic gas cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha J. Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuncarayakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A104. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous, massive and solar metallicity galaxy hosting the Swift γ-ray burst GRB 160804A at z = 0.737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.2738-2749. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delay of shock breakout due to circumstellar material evident in most type II supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Moriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (10), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0641-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryllium detection in the very fast nova ASASSN-16kt (V407 Lupi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (2), pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE view of the host galaxy of GRB 100316D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4480-4496. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 161219B/SN 2016jca: A low-redshift gamma-ray burst supernova powered by radioactive heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A107. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 110715A: The peculiar multiwavelength evolution of the first afterglow detected by ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464 (4), pp.4624-4640. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the conundrum of intervening strong Mg II absorbers towards gamma-ray bursts and quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Annau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A84. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic observations of Nova Lup 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Vanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomer's telegram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow of atomic gas fuelling star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krumholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (A29B), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316005056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric analysis of gamma-ray burst afterglow extinction curves with X-Shooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A74. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The warm, the excited, and the molecular gas: GRB 121024A shining through its star-forming galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (1), pp.167-183. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-Shooter spectroscopy of the afterglow of the Swift GRB 130606A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A139. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB hosts through cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A125. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-redshift gamma-ray burst GRB 140515A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A86. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stars formed in atomic hydrogen reservoirs: H I observations of gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Krumholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A78. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW POPULATION OF ULTRA-LONG DURATION GAMMA-RAY BURSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Starling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 781 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/781/1/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the GRB 120327A afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A38. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01236280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mysterious optical afterglow spectrum of GRB 140506A at z = 0.889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leighly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A12. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01290036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of the short-hard GRB 130603B : The host galaxy and environment of a compact object merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rowlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A62. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01234366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 120422A/SN 2012bz: Bridging the gap between low- and high-luminosity gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A102. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01271009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE METALLICITY AND DUST CONTENT OF A REDSHIFT 5 GAMMA-RAY BURST HOST GALAXY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved dust properties of the GRB 980425 host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, pp.A70. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hydrogen in the damped Lyman α system towards GRB 120815A at z = 2.36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A18. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 100219A with X-shooter - abundances in a galaxy at z=4.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428 (4), pp.3590--3606. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF THE BROAD-LINED TYPE Ic SN 2013cq ASSOCIATED WITH THE VERY ENERGETIC GRB 130427A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/776/2/98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the candidate black-hole X-ray binary MAXI J1659-152 in outburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas E. Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/746/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of equivalent widths in long GRB afterglow spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed optical and near-infrared polarimetry, spectroscopy and broad-band photometry of the afterglow of GRB 091018: polarization evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.2-22. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive multiwavelength modelling of the afterglow of GRB 050525A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Castro Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21713.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highly Energetic Expansion of SN2010bh Associated with GRB 100316D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Bufano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pignata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.67. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB091127/SN2009nz and the VLT/X-shooter spectroscopy of its host galaxy: probing the faint end of the mass-metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.A127. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallicities of high redshift GRB hosts: The case of GRB 100219A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic evidence for SN 2010ma associated with GRB 101219B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.L24. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/735/1/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved spectroscopy of GRB 100418A and its host galaxy with X-shooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201111540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely luminous panchromatic outburst from the nucleus of a distant galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Cenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6039), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 090313: X-shooter's first shot at a GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 513, pp.A42. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging GRB models through the broadband dataset of GRB060908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Conciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A53. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the GRB 090926A afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A36. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray flashes or soft gamma-ray bursts?. The case of the likely distant XRF 040912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 461, pp.485-492. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050904 at redshift 6.3: observations of the oldest cosmic explosion after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tagliaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernández-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray bursts at Very High Energy: Clues from their host environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB221009A: The brightest burst of all times, its supernova and host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2023lcr: the first supernova from an orphan afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIFIS: a modular extreme integral field spectrograph for the 10.4m GTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísa Luisa García Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Feliciano Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez Calpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRANDMA network in preparation for the fourth gravitational-wave observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121861H, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandma: a network to coordinate them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Ayvazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Robotic Autonomous Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Torremolinos, Spain. pp.198, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22201/ia.14052059p.2021.53.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB100418A: VLT/X-shooter redshift and photometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Maund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03903627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB100925A/MAXI J1659-152: X-shooter identification as an X-ray binary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03906443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 091127: redshift confirmation with x-shooter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03906392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 091018: VLT/X-shooter spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03899709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HI and CO spectroscopy of the unusual host of GRB 171205A: A grand design spiral galaxy with a distorted HI field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ashok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fast X-ray transient EP240315a: a z ~ 5 gamma-ray burst in a Lyman continuum leaking galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bjørn Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA and HXMT Observations of GRB 221009A -- the Standard-Luminosity Afterglow of a Hyper-Luminous Gamma-Ray Burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 160410A: the first Chemical Study of the Interstellar Medium of a Short GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 051028: an intrinsically faint GRB at high redshift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Castro-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcbreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZTF21aaeyldq: GTC Redshift and GRB afterglow nature confirmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29307. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 210112A: OSN second epoch, decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agui Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29300. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 210112A: OSN Reddened Afterglow Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agui Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29296. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonio de Ugarte Postigo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the PanRadio GRB Collaboration: the 400-day afterglow of GRB~230815A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James K Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 997 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae2c8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Energy Injection in the Short and Distant GRB 250221A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Angulo-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa L Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramandeep Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Globus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 546 (4), pp.stag184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stag184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOM GRB 250314A at z $\simeq$ 7.3: an exploding star in the era of reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.L7. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast X-ray transient EP240315A from a Lyman-continuum-leaking galaxy at z ≈ 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bjørn Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (9), pp.1375-1386. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02612-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Flare and Multiwavelength Afterglow of the Short GRB 231117A: Energy Injection from a Violent Shell Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G P Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adfed7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Silla Schmidt Southern Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha S Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Angus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publ.Astron.Soc.Pac.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (9), pp.094204. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ae02c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The day-long, repeating GRB 250702BDE / EP250702a: A unique extragalactic transient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob A.J Eyles-Ferris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sneppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 990 (1), pp.L28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf8e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray prompt emission from the high-redshift gamma-ray burst EP240315a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-R Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Svinkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.564-576. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02449-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Analysis of Afterglows from Poorly Localised GRBs with the Gravitational-wave Optical Transient Observer (GOTO) All-sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E Wortley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 544 (2), pp.1541-1587. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoscope: A Cryogenic Infrared Survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansi M Kasliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Earley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publ.Astron.Soc.Pac.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/adc629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Analysis of AT 2023sva: a Luminous Orphan Afterglow With Evidence for a Structured Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul P Srinivasaragavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Y.Q Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 538 (1), pp.351-372. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 240825A: Early Reverse Shock and Its Physical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ping Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-4527/adeaf0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brightest GRB ever detected: GRB 221009A as a highly luminous event at z = 0.151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A134. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From precursor to afterglow: The complex evolution of GRB 210312B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jelínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A Grebenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Yu Minaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive broadband analysis of the high-redshift GRB 240218A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gianfagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.A239. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Einstein Probe transient EP240414a: Linking Fast X-ray Transients, Gamma-ray Bursts and Luminous Fast Blue Optical Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce N.D van Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 982 (2), pp.L47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adbc7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Intergalactic Medium Around GRB 130606A and Constraints on the Epoch of Reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M Fausey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc5fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JWST reveals a supernova following a gamma-ray burst at z $\simeq$ 7.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.L8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 211024B: an ultra-long GRB powered by magnetar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The host of GRB 171205A in 3D: A resolved multiwavelength study of a rare grand-design spiral GRB host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocking the BOAT: the ups and downs of the long-term radio light curve for GRB 221009A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 533 (4), pp.4435-4449. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted GRB 200613A: Prompt Emission Dynamics, Afterglow Evolution, and the Host Galaxy's Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 974, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad6306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly luminous supernovae associated with gamma-ray bursts II. The Luminous Blue Bump in the Afterglow of GRB 140506A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A164. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at z = 2-4 using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530, pp.5069-5071. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04821664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready for O4 II: GRANDMA Observations of Swift GRBs during eight-weeks of Spring 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tosta E Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vidadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rupchandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A141. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires in the deep: The luminosity distribution of early-time gamma-ray-burst afterglows in light of the Gamow Explorer sensitivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A56. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band analyses of the bright GRB~230812B and the associated SN2023pel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hussenot-Desenonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abulwfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying linear polarisation in the dust-free GRB 210610B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A216. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Response Mode observations of GRB 160203A: Looking for fine-structure line variability at z=3.52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A35. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary progenitor systems for Type Ic supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał J Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Nadolny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7667. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51863-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at z = 2-4 using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529, pp.2807-2831. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04821671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-element production in a compact object merger observed by JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Om Sharan Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 626 (8000), pp.737-741. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06759-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Radio and Optical Polarimetry of GRB 191221B Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Urata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiyun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first JWST spectrum of a GRB afterglow: No bright supernova in observations of the brightest GRB of all time, GRB 221009A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946 (1), pp.L28. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acc2c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA and HXMT Observations of GRB 221009A: The Standard Luminosity Afterglow of a Hyperluminous Gamma-Ray Burst—In Gedenken an David Alexander Kann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acc8d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the interstellar medium of a $z=6.3$ galaxy: X-shooter spectroscopy and HST imaging of the afterglow and environment of the Swift GRB 210905A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A84. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing emission- and absorption-based gas-phase metallicities in GRB host galaxies at $z=2-4$ using JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.15967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Spectroscopic Observations of GRB 190106A: Emission from Reverse and Forward Shocks with Late-time Energy Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Pei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P.U Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acbd96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-duration gamma-ray burst of dynamical origin from the nucleus of an ancient galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya E. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (976), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 160410A: the first Chemical Study of the Interstellar Medium of a Short GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.613-636. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A very luminous jet from the disruption of a star by a massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andreoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613, pp.E6-E6. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05699-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic build-up of dust and metals. Accurate abundances from GRB-selected star-forming galaxies at $1.7 &amp;lt; z &amp;lt; 6.3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679 (A91), pp.15. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Near-infrared Observations of the Distant but Bright 'New Year's Burst' GRB 220101A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Pei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hua Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele B Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad05c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supernova of the MAGIC gamma-ray burst GRB 190114C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A39. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kilonova Following a Long-Duration Gamma-Ray Burst at 350 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rastinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Fai Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7939), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05390-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very luminous jet from the disruption of a star by a massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andreoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7940), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05465-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Guide Star uplink beam: scattering and Raman emission measurements with the 10.4m Gran Telescopio CANARIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonaccini Calia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Centrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological Fast Optical Transients with the Zwicky Transient Facility: A Search for Dirty Fireballs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Y. Q. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Svinkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8bd0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blast from the infant Universe: the very high-z GRB 210905A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Frederiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength analysis of short GRB 201221D and its comparison with other high & low redshift short GRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimple Dimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 516 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB host galaxies with strong H2 absorption: CO-dark molecular gas at the peak of cosmic star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neeleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (1), pp.1434-1440. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outflows from GRB hosts are ubiquitous: Kinematics of z &amp;lt; 0.3 GRB-SN hosts resolved with FLAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 22 pp. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency view of GRB 190114C reveals time varying shock micro-physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marongiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504, pp.5685 - 5701. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band observations of Swift J0840.7−3516: A new transient ultra-compact X-ray binary candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coti Zelati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A69. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 190114C in the nuclear region of an interacting galaxy - A detailed host analysis using ALMA, the HST, and the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A68. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA observations of advanced LIGO’s and advanced Virgo’s third observational campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Awiphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baransky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (4), pp.5518-5539. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first six months of the Advanced LIGO’s and Advanced Virgo’s third observing run with GRANDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.3904-3927. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyman continuum leakage in faint star-forming galaxies at redshift z = 3−3.5 probed by gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Vielfaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A30. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-shooter GRB afterglow legacy sample (XS-GRB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A92. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of a jet cocoon in early spectra of a supernova associated with a γ-ray burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7739), pp.324. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0826-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 171010A/SN 2017htp: a GRB-SN at $z = 0.33$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5366-5374. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fraction of ionizing radiation from massive stars that escapes to the intergalactic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.5380-5408. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the physical conditions in H2 -bearing GRB-host damped Lyman- α absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noterdaeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A131. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the unusual transient AT 2018cow from HI observations of its host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A106. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of inverse Compton emission from a long γ-ray burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ansoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arbet Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575 (7783), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1754-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Photometric Local Universe Survey (S-PLUS): improved SEDs, morphologies, and redshifts with 12 optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Overzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489, pp.241-267. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryllium detection in the very fast nova ASASSN-16kt (V407 Lupi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (2), pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous host galaxy, faint supernova and rapid afterglow rebrightening of GRB 100418A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J. van der Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A190. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter and ALMA spectroscopy of GRB 161023A - A study of metals and molecules in the line of sight towards a luminous GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A119. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The host galaxy of the short GRB 111117A at $z = 2.211$ - Impact on the short GRB redshift distribution and progenitor channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A48. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and metallicity scaling relations of high-redshift star-forming galaxies selected by GRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabsalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Freudling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (3), pp.3312-3324. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of GRB 120923A at a Spectroscopic Redshift of z ≈ 7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aadba9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-ionized metals as probes of the circumburst gas in the natal regions of gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (3), pp.3456-3476. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic supernova 2009bb exploded close to an atomic gas cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha J. Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuncarayakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A104. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous, massive and solar metallicity galaxy hosting the Swift γ-ray burst GRB 160804A at z = 0.737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.2738-2749. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delay of shock breakout due to circumstellar material evident in most type II supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Moriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (10), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0641-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE view of the host galaxy of GRB 100316D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (4), pp.4480-4496. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 110715A: The peculiar multiwavelength evolution of the first afterglow detected by ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464 (4), pp.4624-4640. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 161219B/SN 2016jca: A low-redshift gamma-ray burst supernova powered by radioactive heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A107. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the conundrum of intervening strong Mg II absorbers towards gamma-ray bursts and quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Annau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A84. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic observations of Nova Lup 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Vanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomer's telegram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric analysis of gamma-ray burst afterglow extinction curves with X-Shooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A74. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow of atomic gas fuelling star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krumholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (A29B), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316005056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-Shooter spectroscopy of the afterglow of the Swift GRB 130606A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A139. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB hosts through cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A125. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The warm, the excited, and the molecular gas: GRB 121024A shining through its star-forming galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (1), pp.167-183. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-redshift gamma-ray burst GRB 140515A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A86. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stars formed in atomic hydrogen reservoirs: H I observations of gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Krumholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A78. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE METALLICITY AND DUST CONTENT OF A REDSHIFT 5 GAMMA-RAY BURST HOST GALAXY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hartoog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved dust properties of the GRB 980425 host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Michałowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, pp.A70. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW POPULATION OF ULTRA-LONG DURATION GAMMA-RAY BURSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Starling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 781 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/781/1/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the GRB 120327A afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A38. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01236280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mysterious optical afterglow spectrum of GRB 140506A at z = 0.889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leighly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A12. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01290036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of the short-hard GRB 130603B : The host galaxy and environment of a compact object merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rowlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A62. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01234366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 120422A/SN 2012bz: Bridging the gap between low- and high-luminosity gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A102. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01271009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 100219A with X-shooter - abundances in a galaxy at z=4.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428 (4), pp.3590--3606. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hydrogen in the damped Lyman α system towards GRB 120815A at z = 2.36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vreeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A18. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF THE BROAD-LINED TYPE Ic SN 2013cq ASSOCIATED WITH THE VERY ENERGETIC GRB 130427A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/776/2/98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the candidate black-hole X-ray binary MAXI J1659-152 in outburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas E. Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/746/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of equivalent widths in long GRB afterglow spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed optical and near-infrared polarimetry, spectroscopy and broad-band photometry of the afterglow of GRB 091018: polarization evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.2-22. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive multiwavelength modelling of the afterglow of GRB 050525A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Castro Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.288-297. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21713.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highly Energetic Expansion of SN2010bh Associated with GRB 100316D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Bufano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pignata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.67. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB091127/SN2009nz and the VLT/X-shooter spectroscopy of its host galaxy: probing the faint end of the mass-metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorosabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.A127. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallicities of high redshift GRB hosts: The case of GRB 100219A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic evidence for SN 2010ma associated with GRB 101219B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sollerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.L24. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/735/1/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved spectroscopy of GRB 100418A and its host galaxy with X-shooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fynbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201111540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely luminous panchromatic outburst from the nucleus of a distant galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Cenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6039), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-shooter spectroscopy of the GRB 090926A afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A36. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 090313: X-shooter's first shot at a GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 513, pp.A42. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging GRB models through the broadband dataset of GRB060908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Conciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A53. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray flashes or soft gamma-ray bursts?. The case of the likely distant XRF 040912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 461, pp.485-492. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050904 at redshift 6.3: observations of the oldest cosmic explosion after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tagliaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernández-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 443, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2023lcr: the first supernova from an orphan afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gompertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB221009A: The brightest burst of all times, its supernova and host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray bursts at Very High Energy: Clues from their host environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astronomical Society meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Padova, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRANDMA network in preparation for the fourth gravitational-wave observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121861H, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIFIS: a modular extreme integral field spectrograph for the 10.4m GTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísa Luisa García Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Feliciano Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez Calpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandma: a network to coordinate them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Ayvazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Robotic Autonomous Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Torremolinos, Spain. pp.198, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22201/ia.14052059p.2021.53.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB100418A: VLT/X-shooter redshift and photometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Maund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03903627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB100925A/MAXI J1659-152: X-shooter identification as an X-ray binary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wiersema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. U. Fynbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03906443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 091127: redshift confirmation with x-shooter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03906392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 091018: VLT/X-shooter spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jakobsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03899709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fast X-ray transient EP240315a: a z ~ 5 gamma-ray burst in a Lyman continuum leaking galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jonker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Saccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bjørn Malesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HI and CO spectroscopy of the unusual host of GRB 171205A: A grand design spiral galaxy with a distorted HI field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Michalowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ashok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRANDMA and HXMT Observations of GRB 221009A -- the Standard-Luminosity Afterglow of a Hyper-Luminous Gamma-Ray Burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aivazyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 160410A: the first Chemical Study of the Interstellar Medium of a Short GRB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Agüí Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Thöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 051028: an intrinsically faint GRB at high redshift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Castro-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcbreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 210112A: OSN Reddened Afterglow Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agui Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29296. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZTF21aaeyldq: GTC Redshift and GRB afterglow nature confirmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29307. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 210112A: OSN second epoch, decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Ugarte Postigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Thoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Agui Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRB Coordinate Network 29300. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angulo-Valdez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa L Becerra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Gill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Globus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K Leung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma E Anderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J van der Horst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae2c8a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Miller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha S Abrams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Aldering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Angus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ae02c5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul P Srinivasaragavan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Perley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Y.Q Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O'Connor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Li Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Xin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/adeaf0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Levan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin-Carrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Laskar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A.J Eyles-Ferris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sneppen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf8e1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Svinkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02449-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Gompertz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belkin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Wortley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1689" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi M Kasliwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Earley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Travouillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/adc629" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Malesani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Levan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Izzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ghirlanda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346146" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jel&#237;nek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Grebenev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Yu Minaev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Th&#246;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brivio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Covino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gianfagna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Floc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R Tanvir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce N.D van Dalen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Jonker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele B Malesani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Izzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbc7e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Fausey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J van der Horst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wiersema" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.U Fynbo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc5fc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y Wei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D Vergani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556580" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Anderson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Lamb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Gompertz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhodes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin-Carrillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfed7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jonker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saccardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bj&#248;rn Malesani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Tanvir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02612-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tosta E Melo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Ducoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vidadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rupchandani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Yates" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Oates" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klose" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blazek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hussenot-Desenonges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wouters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guessoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abulwfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Kann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E White" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R Oates" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Melandri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kobayashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348572" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pugliese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saccardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D Elia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E Heintz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; J Micha&#322;owski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Nadolny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Galbany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51863-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Gompertz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Sharan Salafia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bulla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06759-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae677" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Michalowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Levan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Fu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hua Lei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8886" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander Kann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad6306" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bright" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Leung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Anderson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Urata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Toma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Covino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wiersema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiyun Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01832-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Pei Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P.U Fynbo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbd96" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Levan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele B. Malesani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Gompertz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya E. Nugent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Nicholl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01998-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agayeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aivazyan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alishov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Andrade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc8d0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saccardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vergani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Elia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Heintz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244205" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P Lamb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hjorth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zafar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc2c1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yates" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.15967" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selsing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andreoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Perley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Lu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05699-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Heintz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347418" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad05c8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877569v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rastinejad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gompertz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Fai Fong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05390-w" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Y. Q. Ho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Svinkin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8bd0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303028v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05465-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centrone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2209" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Frederiks" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243225" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Dimple" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Misra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2162" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melandri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Malesani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141788" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Resmi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marongiu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1050" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coti Zelati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Russell" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borghese" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neeleman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.U. Fynbo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2123" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566036v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935652" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371396v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agayeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aivazyan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alishov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbouch" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vielfaure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. U. Fynbo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronke" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038316" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447894v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Levan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936668" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almualla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awiphan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baransky" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1846" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724902v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malesani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kr&#252;hler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832835" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806987v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanvir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. U. Fynbo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3460" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418569v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Malesani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2900" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050747v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maeda" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Thone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0826-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Heintz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noterdaeme" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936250" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02178467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamphuis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935372" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbet Engels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baack" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1754-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666713v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schoenell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Overzier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1985" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786545v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. van der Horst" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833636" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833745v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulze" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833094" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872323v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731475" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886545v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laskar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Perley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabl" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aadba9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853902v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jakobsson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1447" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293206v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabsalmani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Perley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freudling" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2451" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875973v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha J. Michalowski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gentile" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuncarayakti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732356" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03720961v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2895" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922059v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#246;rster" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maureira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Anderson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blinnikov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0641-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280923v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty435" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168154v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2244" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645637v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hancock" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#243;hannesson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Murphy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2608" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268008v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Annau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731382" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801886v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Cano" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Thoene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317042v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krumholz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tanvir" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005056" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300610v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomboc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525665" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400716v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fynbo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv960" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383657v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Hartoog" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383676v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425561" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383682v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bernardini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nappo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526660" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383750v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Tanvir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526542" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549161v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starling" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/781/1/13" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01236280v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;elia" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323057" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290036v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leighly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vreeswijk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424726" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234366v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowlinson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322985" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271009v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucchiara" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423387" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sparre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hartoog" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/150" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162427v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Hunt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palazzi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322843" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135428v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidl" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321772" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439435v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Ugarte Postigo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts303" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566969v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leloudas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/98" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707344v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas E. Ellerbroek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Russell" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Altamirano" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/746/2/L23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438001v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorosabel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219894" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621705v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20943.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645722v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Castro Tirado" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21713.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712581v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Bufano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pignata" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/67" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fugazza" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117726" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708877v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201111535" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2FLWXB6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708863v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sollerman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/735/1/L24" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708870v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201111540" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75QLDX75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00864242v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Cenko" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207143" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708884v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913113" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708881v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Conciatore" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014994" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708879v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015216" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285520v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stratta" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Atteia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gendre" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065831" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025521v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tagliaferri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chincarini" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Soto" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500196" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800648v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800654v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800660v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malesani" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307483v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Th&#246;ne" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sa Luisa Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Feliciano Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez Calpena" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629376" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759750v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630240" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143617v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Ayvazian" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bai" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/ia.14052059p.2021.53.39" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903627v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Maund" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906443v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906392v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03899709v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641898v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michalowski" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Thoene" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashok" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803158v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006623v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Andrade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385888v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129176v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Castro-Tirado" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Pandey" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcbreen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877992v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877976v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Agui Fernandez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877963v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K Leung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma E Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J van der Horst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae2c8a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angulo-Valdez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa L Becerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Gill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Globus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R Tanvir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D Vergani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Malesani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jonker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saccardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bj&#248;rn Malesani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Tanvir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02612-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Anderson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Lamb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Gompertz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhodes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin-Carrillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfed7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Miller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha S Abrams" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Aldering" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Anand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Angus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ae02c5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Levan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin-Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Laskar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A.J Eyles-Ferris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sneppen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf8e1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Svinkin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02449-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Gompertz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Wortley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi M Kasliwal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Earley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Smith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Travouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/adc629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul P Srinivasaragavan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Perley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Y.Q Ho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O'Connor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Li Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Xin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/adeaf0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Levan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Izzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ghirlanda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346146" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jel&#237;nek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Grebenev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Yu Minaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Th&#246;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brivio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Covino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gianfagna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce N.D van Dalen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Jonker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele B Malesani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Izzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbc7e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Fausey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J van der Horst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wiersema" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.U Fynbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc5fc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Floc'H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556581" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Fu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hua Lei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8886" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ugarte Postigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Michalowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Levan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bright" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Leung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E Anderson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander Kann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad6306" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Oates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blazek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Yates" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tosta E Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Ducoin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vidadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rupchandani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347938" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Kann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E White" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R Oates" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Melandri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hussenot-Desenonges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wouters" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guessoum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abdi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abulwfa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kobayashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348572" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pugliese" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saccardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D Elia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244098" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; J Micha&#322;owski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Nadolny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Galbany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51863-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae677" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Gompertz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Sharan Salafia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bulla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burns" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06759-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Urata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Toma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Covino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wiersema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiyun Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01832-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P Lamb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hjorth" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zafar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc2c1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agayeva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aivazyan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alishov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Andrade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc8d0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saccardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Vergani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Elia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Heintz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244205" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yates" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.15967" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Pei Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P.U Fynbo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbd96" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Levan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele B. Malesani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Gompertz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya E. Nugent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Nicholl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01998-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selsing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andreoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Perley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Lu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05699-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Heintz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347418" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad05c8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melandri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Malesani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141788" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rastinejad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gompertz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Fai Fong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05390-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05465-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centrone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2209" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Y. Q. Ho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Svinkin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8bd0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877479v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Frederiks" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832730v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Dimple" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Misra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2162" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neeleman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.U. Fynbo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2123" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566036v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935652" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877535v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Resmi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marongiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1050" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coti Zelati" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Russell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borghese" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rea" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140573" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Levan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936668" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agayeva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almualla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awiphan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baransky" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1846" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371396v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aivazyan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alishov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbouch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3142" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927687v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vielfaure" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. U. Fynbo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038316" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724902v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malesani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kr&#252;hler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832835" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050747v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maeda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Thone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0826-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Malesani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2900" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806987v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanvir" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. U. Fynbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3460" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Heintz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noterdaeme" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936250" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02178467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamphuis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935372" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbet Engels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baack" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1754-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666713v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schoenell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanaan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Overzier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1985" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280923v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty435" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786545v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. van der Horst" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833636" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833745v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulze" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833094" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731475" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabsalmani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Perley" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freudling" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2451" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886545v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laskar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Perley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aadba9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853902v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jakobsson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1447" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875973v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha J. Michalowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gentile" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuncarayakti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732356" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03720961v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2895" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922059v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#246;rster" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maureira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Anderson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blinnikov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0641-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168154v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#246;ne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2244" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554411v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hancock" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#243;hannesson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Murphy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2608" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645637v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731005" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268008v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Annau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731382" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801886v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Cano" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Thoene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300610v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomboc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525665" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317042v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krumholz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tanvir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005056" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383657v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Hartoog" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383676v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425561" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400716v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fynbo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv960" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383682v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bernardini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nappo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526660" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383750v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Tanvir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526542" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570659v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sparre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hartoog" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/150" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162427v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Hunt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palazzi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322843" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549161v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starling" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/781/1/13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01236280v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;elia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323057" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290036v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leighly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vreeswijk" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424726" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234366v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowlinson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322985" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271009v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucchiara" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423387" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439435v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Ugarte Postigo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts303" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135428v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321772" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566969v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leloudas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/98" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707344v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas E. Ellerbroek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Russell" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Altamirano" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/746/2/L23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438001v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorosabel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219894" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621705v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20943.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645722v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Castro Tirado" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21713.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712581v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Bufano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Sollerman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pignata" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/67" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fugazza" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117726" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708877v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201111535" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2FLWXB6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708863v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sollerman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/735/1/L24" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708870v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201111540" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75QLDX75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00864242v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Cenko" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207143" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708879v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015216" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708884v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913113" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708881v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Conciatore" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014994" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285520v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stratta" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Atteia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gendre" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065831" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025521v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tagliaferri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chincarini" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Soto" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500196" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800660v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malesani" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800654v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800648v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759750v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630240" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307483v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Th&#246;ne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sa Luisa Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Feliciano Ag&#252;&#237; Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez Calpena" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629376" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143617v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Ayvazian" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bai" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/ia.14052059p.2021.53.39" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903627v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Maund" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906443v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906392v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03899709v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803158v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641898v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michalowski" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Thoene" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashok" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006623v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Andrade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385888v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129176v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Castro-Tirado" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Pandey" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcbreen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877963v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Agui Fernandez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877992v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877976v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>