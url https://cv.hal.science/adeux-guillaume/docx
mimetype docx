--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -273,295 +273,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term cover cropping in tillage-based systems filters weed community phenology: A seedbank analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Martin</w:t>
+                <w:t xml:space="preserve">Clémence Penato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 295, pp.art. 108899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108899⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 291, pp.art. 108769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052344v1</w:t>
+                <w:t xml:space="preserve">hal-03910706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cover cropping in tillage-based systems filters weed community phenology: A seedbank analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Penato</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Antichi</w:t>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 291, pp.art. 108769. </w:t>
+              <w:t xml:space="preserve">, 2023, 295, pp.art. 108899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910706v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’état du sol. Les adventices sont-elles (bio)indicatrices ?</w:t>
               </w:r>
@@ -599,51 +599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122, pp.8-17</w:t>
@@ -666,819 +666,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927181v1</w:t>
+                <w:t xml:space="preserve">hal-03880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.Art. 769992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927209v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880860v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.Art. 769992. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882456v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
               </w:r>
@@ -1503,64 +1503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
@@ -1758,64 +1758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1860,420 +1860,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
+                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
+              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272391v1</w:t>
+                <w:t xml:space="preserve">hal-04181245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
+                <w:t xml:space="preserve">Is Tillage a Suitable Option for Weed Management in Conservation Agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10111746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04181245v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tillage a Suitable Option for Weed Management in Conservation Agriculture?</w:t>
+                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.1746. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10111746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03143809v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pertes de rendement sont atténuées en présence d’une diversité d’adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2314,476 +2314,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization resistance and establishment success along gradients of functional and phylogenetic diversity in experimental plant communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Galland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ildikó Orbán</w:t>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13246⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (11), pp.1018-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-019-0415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624066v1</w:t>
+                <w:t xml:space="preserve">hal-02913745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si une impasse de désherbage en Agriculture de Conservation vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization resistance and establishment success along gradients of functional and phylogenetic diversity in experimental plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E-Vojtko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Ildikó Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (11), pp.1018-1026. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (5), pp.2090-2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-019-0415-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913745v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversified grain-based cropping systems provide long-term weed control while limiting herbicide use and yield losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (4), pp.1-13. </w:t>
@@ -2821,103 +2821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a les adventices qu’on mérite, mais ce n’est pas toujours mauvais signe ! Retour sur 17 ans d’essai INRA sur la réduction des herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (101), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,234 +3240,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status of 102 segetal plant species across 37 European red lists reveals their drastic state of conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Working Group 'Weed Vegetation and Biodiversity'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthias Schumacher; Michaela Kolarova, May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181187v1</w:t>
+                <w:t xml:space="preserve">hal-04505748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The status of 102 segetal plant species across 37 European red lists reveals their drastic state of conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">Workshop of the Working Group 'Weed Vegetation and Biodiversity'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthias Schumacher; Michaela Kolarova, May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505748v1</w:t>
+                <w:t xml:space="preserve">hal-04181187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la banque de semences des parcelles cultivées : méthodologie et application à différents systèmes agroécologiques</w:t>
               </w:r>
@@ -3863,64 +3863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,329 +3952,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maé Guinet</w:t>
+                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714208v1</w:t>
+                <w:t xml:space="preserve">hal-03959348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959348v1</w:t>
+                <w:t xml:space="preserve">hal-03714208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du rôle de la diversité sur la dynamique des communautés adventices et les interactions adventices : culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4325,51 +4325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Labonte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4545,64 +4545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité sur la dynamique des communautés d’adventices et les interactions adventices:culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,299 +4647,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
+              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786224v1</w:t>
+                <w:t xml:space="preserve">hal-02786393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Labreuche</w:t>
+                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786393v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélation de l'effet de 17 ans de systèmes de culture contrastés sur la flore adventice d'un blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite d'essai avec les Jeunes Agriculteurs de Bourgogne Franche-Comté (JA BFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bretenières, France</w:t>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Barberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique : 10 ans du GIEE Magellan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bona, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,1091 +5318,1716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auxence Baudron</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060512v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uriel Menalled</w:t>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Smith</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181254v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899075v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pesticide use through crop diversification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maé Guinet</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897629v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926212v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Menalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Prudhon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
+              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868244v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si une impasse de désherbage en agriculture de conservation des sols vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Mosa</w:t>
+                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hugard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737545v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture à faible usage d'herbicides : impact de 17 années de systèmes de culture contrastés sur la flore levée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau DEPHY grandes cultures / polycultures élevage, GCPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. , 2018</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787375v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conséquences d’un travail du sol dans des parcelles menées en agriculture de conservation durant 17 ans : étude de la flore adventice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auxence Baudron</w:t>
+                <w:t xml:space="preserve">Reducing pesticide use through crop diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788094v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vaccari,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Prudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si une impasse de désherbage en agriculture de conservation des sols vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de culture à faible usage d'herbicides : impact de 17 années de systèmes de culture contrastés sur la flore levée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire réseau DEPHY grandes cultures / polycultures élevage, GCPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les conséquences d’un travail du sol dans des parcelles menées en agriculture de conservation durant 17 ans : étude de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6447,74 +7072,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.418-427, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6524,458 +7149,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed management in conservation agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multicritère de systèmes de culture en agriculture de conservation des sols : le cas du réseau Dephy Ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lecaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des leviers de gestion de la flore adventices à l’échelle du système de culture : 17 ans d’enseignements sur l’essai système PIC Adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,51 +7615,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7044,51 +7669,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le semis direct sous couvert permanent sans glyphosate Durant trois années, le projet CasDar engaged a testé différentes stratégies de gestion des adventices et de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7097,143 +7722,143 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bloux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fremont,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser les adventices dans le blé par un couvert permanent de légumineuse dans un système en semis direct sous couvert végétal géré sans glyphosate : quelques enseignements du Casdar Engaged</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douay, Corisande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,113 +7883,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation malherbologique de l'essai &amp;quot;Protection Intégrée des Cultures&amp;quot; PIC-adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,168 +8001,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the role of diversity in driving weed community dynamics and weed:crop interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université de Bourgogne-Franche-Comté (France), Sant’Anna School of Advanced Studies of Pisa (Italie), 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03211016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7605,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C554E04"/>
+    <w:nsid w:val="F455C4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7836,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeux-guillaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E-Vojtko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03211016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeux-guillaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E-Vojtko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03211016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>