--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -666,819 +666,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880860v1</w:t>
+                <w:t xml:space="preserve">hal-03927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882456v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882515v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927181v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.Art. 769992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927209v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
               </w:r>
@@ -1860,420 +1860,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
+                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meunier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181245v1</w:t>
+                <w:t xml:space="preserve">hal-03272391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Tillage a Suitable Option for Weed Management in Conservation Agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.1746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy10111746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
+                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t>
+              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03272391v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pertes de rendement sont atténuées en présence d’une diversité d’adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2314,463 +2314,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization resistance and establishment success along gradients of functional and phylogenetic diversity in experimental plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E-Vojtko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-019-0415-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (5), pp.2090-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913745v1</w:t>
+                <w:t xml:space="preserve">hal-02624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si une impasse de désherbage en Agriculture de Conservation vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization resistance and establishment success along gradients of functional and phylogenetic diversity in experimental plant communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna E-Vojtko</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildikó Orbán</w:t>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107 (5), pp.2090-2104. </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (11), pp.1018-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-019-0415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624066v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversified grain-based cropping systems provide long-term weed control while limiting herbicide use and yield losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2821,103 +2821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a les adventices qu’on mérite, mais ce n’est pas toujours mauvais signe ! Retour sur 17 ans d’essai INRA sur la réduction des herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (101), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,234 +3240,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The status of 102 segetal plant species across 37 European red lists reveals their drastic state of conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">Workshop of the Working Group 'Weed Vegetation and Biodiversity'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthias Schumacher; Michaela Kolarova, May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505748v1</w:t>
+                <w:t xml:space="preserve">hal-04181187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status of 102 segetal plant species across 37 European red lists reveals their drastic state of conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Working Group 'Weed Vegetation and Biodiversity'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthias Schumacher; Michaela Kolarova, May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181187v1</w:t>
+                <w:t xml:space="preserve">hal-04505748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la banque de semences des parcelles cultivées : méthodologie et application à différents systèmes agroécologiques</w:t>
               </w:r>
@@ -3863,64 +3863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,329 +3952,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959348v1</w:t>
+                <w:t xml:space="preserve">hal-03714208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maé Guinet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714208v1</w:t>
+                <w:t xml:space="preserve">hal-03959348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du rôle de la diversité sur la dynamique des communautés adventices et les interactions adventices : culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4325,51 +4325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Labonte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Cambecèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4545,51 +4545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité sur la dynamique des communautés d’adventices et les interactions adventices:culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,299 +4647,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Labreuche</w:t>
+                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786393v1</w:t>
+                <w:t xml:space="preserve">hal-02786224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
+              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786224v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélation de l'effet de 17 ans de systèmes de culture contrastés sur la flore adventice d'un blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite d'essai avec les Jeunes Agriculteurs de Bourgogne Franche-Comté (JA BFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bretenières, France</w:t>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Barberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique : 10 ans du GIEE Magellan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bona, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,51 +5318,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -5419,51 +5419,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -5794,51 +5794,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
@@ -5943,168 +5943,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uriel Menalled</w:t>
+                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181254v1</w:t>
+                <w:t xml:space="preserve">hal-04060512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6113,271 +6083,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hugard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Menalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060512v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use through crop diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vaccari,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,64 +6665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si une impasse de désherbage en agriculture de conservation des sols vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,247 +6771,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture à faible usage d'herbicides : impact de 17 années de systèmes de culture contrastés sur la flore levée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les conséquences d’un travail du sol dans des parcelles menées en agriculture de conservation durant 17 ans : étude de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau DEPHY grandes cultures / polycultures élevage, GCPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. , 2018</w:t>
+              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787375v1</w:t>
+                <w:t xml:space="preserve">hal-02788094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conséquences d’un travail du sol dans des parcelles menées en agriculture de conservation durant 17 ans : étude de la flore adventice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Systèmes de culture à faible usage d'herbicides : impact de 17 années de systèmes de culture contrastés sur la flore levée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+              <w:t xml:space="preserve">Séminaire réseau DEPHY grandes cultures / polycultures élevage, GCPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788094v1</w:t>
+                <w:t xml:space="preserve">hal-02787375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t>
               </w:r>
@@ -7176,77 +7176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7297,90 +7297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7440,64 +7440,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lecaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,64 +7543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des leviers de gestion de la flore adventices à l’échelle du système de culture : 17 ans d’enseignements sur l’essai système PIC Adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,64 +7932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation malherbologique de l'essai &amp;quot;Protection Intégrée des Cultures&amp;quot; PIC-adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F455C4E8"/>
+    <w:nsid w:val="E6124FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeux-guillaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E-Vojtko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03211016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adeux-guillaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E-Vojtko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambec&#232;des" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03211016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>