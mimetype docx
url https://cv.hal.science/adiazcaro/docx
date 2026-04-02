--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -2150,235 +2150,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type System for the Vectorial Aspect of the Linear-Algebraic Lambda-Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Arrighi</w:t>
+                <w:t xml:space="preserve">Confluence via strong normalisation in an algebraic lambda-calculus with rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Jaskelioff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCM - 7th International Workshop on Developments of Computational Methods - 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.88.1⟩</w:t>
+              <w:t xml:space="preserve">LSFA - 6th Workshop on Logical and Semantic Frameworks with Applications - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Belo Horizonte, Brazil. pp.16-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.81.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924926v1</w:t>
+                <w:t xml:space="preserve">hal-00924938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence via strong normalisation in an algebraic lambda-calculus with rewriting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Buiras</w:t>
+                <w:t xml:space="preserve">A Type System for the Vectorial Aspect of the Linear-Algebraic Lambda-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Jaskelioff</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSFA - 6th Workshop on Logical and Semantic Frameworks with Applications - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Belo Horizonte, Brazil. pp.16-29, </w:t>
+              <w:t xml:space="preserve">DCM - 7th International Workshop on Developments of Computational Methods - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zurich, Swaziland. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.81.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.88.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924938v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and confluence in quantum lambda calculi with explicit qubits</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Malherbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ivnisky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaf053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villagra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxae089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:11)2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.28" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95908-0_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Monzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Accattoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59025-3_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71069-3_22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.144.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.113.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32621-9_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buiras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Jaskelioff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.81.2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gadella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grattage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05146299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognyan Oreshkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Sainz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109104v5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Malherbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ivnisky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaf053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villagra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxae089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:11)2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.28" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95908-0_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Monzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Accattoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59025-3_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71069-3_22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.144.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.113.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32621-9_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Jaskelioff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.81.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gadella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grattage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05146299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognyan Oreshkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Sainz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109104v5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>