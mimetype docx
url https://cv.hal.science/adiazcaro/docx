--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -182,222 +182,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Extension of Intuitionistic Linear Logic: The LS!-Calculus and Its Categorical Model</w:t>
+                <w:t xml:space="preserve">Classically time-controlled quantum automata: definition and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malena Ivnisky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octavio Malherbe</w:t>
+                <w:t xml:space="preserve">Marcos Villagra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (8), </w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/logcom/exaf053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxae089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249959v1</w:t>
+                <w:t xml:space="preserve">hal-05422547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classically time-controlled quantum automata: definition and properties</w:t>
+                <w:t xml:space="preserve">An Algebraic Extension of Intuitionistic Linear Logic: The LS!-Calculus and Its Categorical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Villagra</w:t>
+                <w:t xml:space="preserve">Malena Ivnisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.23-31. </w:t>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxae089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exaf053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422547v1</w:t>
+                <w:t xml:space="preserve">hal-05249959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional proofs in a propositional logic modulo isomorphisms</w:t>
               </w:r>
@@ -1115,196 +1115,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Computational Quantum Logic</w:t>
+                <w:t xml:space="preserve">A Quantum-Control Lambda-Calculus with Multiple Measurement Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Monzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference on Computability in Europe, CiE 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-95908-0_3⟩</w:t>
+              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bengaluru, India. pp.151-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-3585-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129482v1</w:t>
+                <w:t xml:space="preserve">hal-05249919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantum-Control Lambda-Calculus with Multiple Measurement Bases</w:t>
+                <w:t xml:space="preserve">Towards a Computational Quantum Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A. Monzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bengaluru, India. pp.151-170, </w:t>
+              <w:t xml:space="preserve">21st Conference on Computability in Europe, CiE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. pp.34-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-95-3585-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-95908-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249919v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Proof Language for Second-Order Intuitionistic Linear Logic</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malena Ivnisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,51 +3325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Malherbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ivnisky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaf053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villagra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxae089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:11)2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.28" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95908-0_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Monzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Accattoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59025-3_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71069-3_22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.144.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.113.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32621-9_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Jaskelioff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.81.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gadella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grattage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05146299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognyan Oreshkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Sainz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109104v5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Malherbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villagra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxae089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ivnisky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaf053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:11)2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.28" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Monzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95908-0_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Accattoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59025-3_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71069-3_22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.144.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.113.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32621-9_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Jaskelioff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.81.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gadella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grattage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05146299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognyan Oreshkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Sainz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109104v5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>