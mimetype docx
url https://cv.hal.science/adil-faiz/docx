--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -428,307 +428,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of earplugs based on porous polyurethane (PU) and polyvinyl-chloride (PVC) polymers for human ear protection</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the poto-poto by coupling of finite elements and boundary elements for acoustic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penpen Komgue Lucrece Barbara</w:t>
+                <w:t xml:space="preserve">E. Kowa Ketchadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Assif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adil Faiz</w:t>
+                <w:t xml:space="preserve">U.J. Pettang Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+                <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ducourneau</w:t>
+                <w:t xml:space="preserve">A. Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022220104⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.100718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2022.100718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751482v1</w:t>
+                <w:t xml:space="preserve">hal-04411388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the poto-poto by coupling of finite elements and boundary elements for acoustic characterization</w:t>
+                <w:t xml:space="preserve">Characterization of earplugs based on porous polyurethane (PU) and polyvinyl-chloride (PVC) polymers for human ear protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kowa Ketchadji</w:t>
+                <w:t xml:space="preserve">Penpen Komgue Lucrece Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.J. Pettang Nana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Safaa Assif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Woafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2022.100718⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411388v1</w:t>
+                <w:t xml:space="preserve">hal-03751482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligibility and audibility at hearing aids output in noisy environment: Class 1 and Class 2 performance comparison</w:t>
               </w:r>
@@ -753,51 +753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Parietti Wrinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of hearing science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -822,103 +822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Model for the Determination of The Young’s Modulus of Polyurethane (PU) and Polyvinyl Chloride (PVC) Hearing Protectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penpen Komgue Lucrece Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Assif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Xplore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-5. </w:t>
@@ -969,51 +969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D modeling of the human ear using the equivalent mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Chahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Assif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,64 +1332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New device for measuring mapping of sound scattering coefficients of vertical uneven surfaces in a reverberant workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,165 +1430,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du coefficient de diffusion d’objets encombrants présents dans les locaux industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattered acoustic field above a grating of parallel rectangular cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Khanfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (4), pp.1047 - 1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431362v1</w:t>
+                <w:t xml:space="preserve">hal-01431066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sound scattering coefficients of uneven surfaces in a reverberant workplace. Principle and validation of the method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,248 +1640,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (5), pp.653-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattered acoustic field above a grating of parallel rectangular cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du coefficient de diffusion d’objets encombrants présents dans les locaux industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Congrès Acoustics 2012" - Partie 2, 69, pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01431066v1</w:t>
+                <w:t xml:space="preserve">hal-01431362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the acoustic pressure above periodically uneven facings in industrial workplaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,90 +1949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new adaptive resonance frequency of piezoelectric components used for vibration damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (4), pp.EL134-EL139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’efficacité des réducteurs de bruit impulsionnel implémentés dans les aides auditives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2452,77 +2452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrece Barbara Penpen Komgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Assif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -2564,90 +2564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Mechanical Proprieties Influence of Earplugs based on Porous Polyurethane (PU) and Polyvinyl-Chloride (PVC) polymers for Human ear protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penpen Komgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Assif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPSECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, marrakech, Morocco</w:t>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering acoustic field above a rigid rectangular parallelepipedic shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation et limites d’un dispositif de mesure du coefficient de diffusion acoustique des parois à relief dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de simulation de propagation du son dans un milieu confiné en présence de parois à relief géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rabisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du champ de pression acoustique réfléchi au-dessus d’une paroi à relief apériodique contenant des cavités non parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de mesure du coefficient de diffusion acoustique de parois à relief verticales présentes dans les locaux industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sound diffusion coefficients of scattering furnishing volumes present in workplaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khanfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pondération multipolaire utilisée dans les systèmes microphoniques des aides auditives pour amélioration de l'intelligibilité de la parole dans le bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode de mesure du coefficient de diffusion acoustique des parois à relief dans les locaux industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05467235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Faiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elghanaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Assif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6378-1_34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05402466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Elghanaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Assif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202520001014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03751482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penpen Komgue Lucrece Barbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Assif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNC1ZVJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowa Ketchadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Pettang Nana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woafo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parietti Wrinkler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chahbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TDLJR6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rabisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducourneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trompette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.08.059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khanfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.11.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MT2SLGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB8HNPDC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3327238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2141361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buttay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.02.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWH28QDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrece Barbara Penpen Komgue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03518156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penpen Komgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Hamouda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rabisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05467235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Faiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397614v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elghanaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Assif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6378-1_34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05402466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Elghanaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Assif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202520001014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowa Ketchadji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Pettang Nana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woafo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03751482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penpen Komgue Lucrece Barbara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Assif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNC1ZVJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parietti Wrinkler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chahbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TDLJR6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rabisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducourneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trompette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.08.059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khanfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MT2SLGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB8HNPDC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3327238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2141361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buttay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.02.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWH28QDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrece Barbara Penpen Komgue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03518156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penpen Komgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Hamouda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rabisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>