--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -126,1441 +126,1458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock glacier distribution across the Himalaya</w:t>
+                <w:t xml:space="preserve">Contrasting short-term dynamics of supraglacial ponds along the Hindu Kush-Himalaya revealed by PlanetScope imagery and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Harrison</w:t>
+                <w:t xml:space="preserve">Xingyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Jones</w:t>
+                <w:t xml:space="preserve">Lin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+                <w:t xml:space="preserve">Lingcao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Anderson</w:t>
+                <w:t xml:space="preserve">Yan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shannon</w:t>
+                <w:t xml:space="preserve">Guoqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 239, 104481 [10 p.]. </w:t>
+              <w:t xml:space="preserve">, 2025, 253, pp.104949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664077v1</w:t>
+                <w:t xml:space="preserve">hal-05593955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPRoGI: a comprehensive rock glacier inventory for the Tibetan Plateau using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Hu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.5703-5721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-5703-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated deep learning and object-based image analysis approach for mapping debris-covered glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rock glacier distribution across the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jack Thomas</w:t>
+                <w:t xml:space="preserve">D.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Aubrey Robson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1161530⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, 104481 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950577v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-covered glacier systems and associated glacial lake outburst flood hazards : challenges and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An integrated deep learning and object-based image analysis approach for mapping debris-covered glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jack Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubrey Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179 (3), jgs2021-084 [21 p.]. </w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1161530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2021-084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1161530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010859v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change induced water stress in major glacierized mountain regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debris-covered glacier systems and associated glacial lake outburst flood hazards : challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aggarwal</w:t>
+                <w:t xml:space="preserve">L. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Frey</w:t>
+                <w:t xml:space="preserve">N.F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mcdowell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nüsser</w:t>
+                <w:t xml:space="preserve">E. Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17565529.2021.1971059⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (3), jgs2021-084 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2021-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010906v1</w:t>
+                <w:t xml:space="preserve">hal-04010859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landforms and sediments developed during the recent recession of debris-covered Ponkar Glacier, Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change induced water stress in major glacierized mountain regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peacey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Harrison</w:t>
+                <w:t xml:space="preserve">G. Mcdowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kayastha</w:t>
+                <w:t xml:space="preserve">F. Drenkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nüsser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Episodes Journal of International Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18814/epiiugs/2021/021026⟩</w:t>
+              <w:t xml:space="preserve">Climate and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.665-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17565529.2021.1971059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010883v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evolution of glaciers in the Manaslu region of Nepal from satellite imagery and UAV data (1970-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landforms and sediments developed during the recent recession of debris-covered Ponkar Glacier, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Harrsion</w:t>
+                <w:t xml:space="preserve">M. Peacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Millan</w:t>
+                <w:t xml:space="preserve">R. Kayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, 767317 [23 p.]. </w:t>
+              <w:t xml:space="preserve">Episodes Journal of International Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (3), pp.285-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.767317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18814/epiiugs/2021/021026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664301v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition of debris-covered glaciers across the Himalaya using linear spectral unmixing of Landsat 8 OLI imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent evolution of glaciers in the Manaslu region of Nepal from satellite imagery and UAV data (1970-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina E Racoviteanu</w:t>
+                <w:t xml:space="preserve">B.A. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsey Nicholson</w:t>
+                <w:t xml:space="preserve">S. Harrsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil F Glasser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.4557 - 4588. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 767317 [23 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-4557-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.767317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717295v1</w:t>
+                <w:t xml:space="preserve">hal-04664301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach for Estimating Snowline Altitudes in the Karakoram and Eastern Himalaya From Remote Sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface composition of debris-covered glaciers across the Himalaya using linear spectral unmixing of Landsat 8 OLI imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Rittger</w:t>
+                <w:t xml:space="preserve">Adina E Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Armstrong</w:t>
+                <w:t xml:space="preserve">Lindsey Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil F Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00220⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.4557 - 4588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-4557-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717281v1</w:t>
+                <w:t xml:space="preserve">hal-04717295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns in glacier characteristics and area changes from 1962 to 2006 in the Kanchenjunga–Sikkim area, eastern Himalaya</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Automated Approach for Estimating Snowline Altitudes in the Karakoram and Eastern Himalaya From Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W Williams</w:t>
+                <w:t xml:space="preserve">Karl Rittger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.F Manley</w:t>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.505-523. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-9-505-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164662v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal changes in glacier parameters in the Cordillera Blanca, Peru, derived from remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns in glacier characteristics and area changes from 1962 to 2006 in the Kanchenjunga–Sikkim area, eastern Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Arnaud</w:t>
+                <w:t xml:space="preserve">Y Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Williams</w:t>
+                <w:t xml:space="preserve">M.W Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Ordonez</w:t>
+                <w:t xml:space="preserve">W.F Manley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (186), pp.499 à 510. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.505-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214308785836922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-9-505-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381050v1</w:t>
+                <w:t xml:space="preserve">insu-01164662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Remote Sensing of Glacier Characteristics: A Review with Focus on the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina E Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,296 +1631,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GLIMS geospatial glacier database: A new tool for studying glacier change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decadal changes in glacier parameters in the Cordillera Blanca, Peru, derived from remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Raup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siri Jodha Singh Khalsa</w:t>
+                <w:t xml:space="preserve">Mark W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Helm</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (24), pp.101 à 110. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (186), pp.499 à 510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3189/002214308785836922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377260v1</w:t>
+                <w:t xml:space="preserve">insu-00381050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating digital elevation models for glaciologic applications: An example from Nevado Coropuna, Peruvian Andes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GLIMS geospatial glacier database: A new tool for studying glacier change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Raup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina E. Racoviteanu</w:t>
+                <w:t xml:space="preserve">Siri Jodha Singh Khalsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William F. Manley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (24), pp.101 à 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating digital elevation models for glaciologic applications: An example from Nevado Coropuna, Peruvian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina E. Racoviteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William F. Manley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (1-4), pp.110 à 125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00377257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1913,159 +2047,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Sentinel-1 to Study Snow Melt Dynamics in a Glacierized Mountain Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Turbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1833-1837, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,177 +2209,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and Change of the Cryosphere in the Extended Hindu Kush Himalaya Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq M. Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hindu Kush Himalaya Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92288-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2313,51 +2447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55DF8AC"/>
+    <w:nsid w:val="9A77B930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adina-racoviteanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4954-1871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Racoviteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyu Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5703-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jack Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1161530" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Glasser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcdowell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drenkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#252;sser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2021.1971059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peacey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kayastha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Robson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrsion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.767317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E Racoviteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nicholson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F Glasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4557-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rittger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Williams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F Manley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-505-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ordonez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308785836922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053355" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Jodha Singh Khalsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Helm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ5R48L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E. Racoviteanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Manley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLK3NGS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Turb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adina-racoviteanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4954-1871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingcao Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyu Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Racoviteanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5703-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jack Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1161530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Glasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcdowell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drenkhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#252;sser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2021.1971059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peacey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kayastha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Robson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrsion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.767317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E Racoviteanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nicholson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F Glasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4557-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rittger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F Manley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-505-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053355" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ordonez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308785836922" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Jodha Singh Khalsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Helm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ5R48L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E. Racoviteanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Manley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLK3NGS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Turb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>