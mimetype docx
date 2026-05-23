--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPRoGI: a comprehensive rock glacier inventory for the Tibetan Plateau using deep learning</w:t>
+                <w:t xml:space="preserve">Rock glacier distribution across the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangyu Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Hu</w:t>
+                <w:t xml:space="preserve">S. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Harrison</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-5703-2024⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, 104481 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950570v1</w:t>
+                <w:t xml:space="preserve">hal-04664077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock glacier distribution across the Himalaya</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TPRoGI: a comprehensive rock glacier inventory for the Tibetan Plateau using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Anderson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shannon</w:t>
+                <w:t xml:space="preserve">Stephan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239, 104481 [10 p.]. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.5703-5721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-5703-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664077v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated deep learning and object-based image analysis approach for mapping debris-covered glaciers</w:t>
               </w:r>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jack Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Aubrey Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1161530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -666,364 +666,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-covered glacier systems and associated glacial lake outburst flood hazards : challenges and prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation to climate change induced water stress in major glacierized mountain regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nicholson</w:t>
+                <w:t xml:space="preserve">A. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.F. Glasser</w:t>
+                <w:t xml:space="preserve">H. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Miles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Harrison</w:t>
+                <w:t xml:space="preserve">G. Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drenkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nüsser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2021-084⟩</w:t>
+              <w:t xml:space="preserve">Climate and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.665-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17565529.2021.1971059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010859v1</w:t>
+                <w:t xml:space="preserve">hal-04010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change induced water stress in major glacierized mountain regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Frey</w:t>
+                <w:t xml:space="preserve">Debris-covered glacier systems and associated glacial lake outburst flood hazards : challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mcdowell</w:t>
+                <w:t xml:space="preserve">L. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Drenkhan</w:t>
+                <w:t xml:space="preserve">N.F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nüsser</w:t>
+                <w:t xml:space="preserve">E. Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.665-677. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (3), jgs2021-084 [21 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17565529.2021.1971059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2021-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010906v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landforms and sediments developed during the recent recession of debris-covered Ponkar Glacier, Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1074,64 +1074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent evolution of glaciers in the Manaslu region of Nepal from satellite imagery and UAV data (1970-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automated Approach for Estimating Snowline Altitudes in the Karakoram and Eastern Himalaya From Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rittger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns in glacier characteristics and area changes from 1962 to 2006 in the Kanchenjunga–Sikkim area, eastern Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,291 +1527,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Remote Sensing of Glacier Characteristics: A Review with Focus on the Himalaya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina E Racoviteanu</w:t>
+                <w:t xml:space="preserve">Decadal changes in glacier parameters in the Cordillera Blanca, Peru, derived from remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W Williams</w:t>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger G Barry</w:t>
+                <w:t xml:space="preserve">Mark W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s8053355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (186), pp.499 à 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214308785836922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717311v1</w:t>
+                <w:t xml:space="preserve">insu-00381050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal changes in glacier parameters in the Cordillera Blanca, Peru, derived from remote sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Arnaud</w:t>
+                <w:t xml:space="preserve">Optical Remote Sensing of Glacier Characteristics: A Review with Focus on the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina E Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Williams</w:t>
+                <w:t xml:space="preserve">Mark W Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Ordonez</w:t>
+                <w:t xml:space="preserve">Roger G Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (186), pp.499 à 510. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.3355 - 3383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214308785836922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s8053355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00381050v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GLIMS geospatial glacier database: A new tool for studying glacier change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Raup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siri Jodha Singh Khalsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,64 +1926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina E. Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William F. Manley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (1-4), pp.110 à 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Racoviteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1833-1837, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2447,51 +2447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A77B930"/>
+    <w:nsid w:val="2285D6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2678,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adina-racoviteanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4954-1871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingcao Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyu Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Racoviteanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5703-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jack Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1161530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Glasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcdowell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drenkhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#252;sser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2021.1971059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peacey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kayastha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Robson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrsion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.767317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E Racoviteanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nicholson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F Glasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4557-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rittger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F Manley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-505-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053355" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ordonez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308785836922" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Jodha Singh Khalsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Helm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ5R48L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E. Racoviteanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Manley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLK3NGS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Turb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adina-racoviteanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4954-1871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingcao Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Racoviteanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyu Sun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harrison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5703-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jack Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubrey Robson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1161530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcdowell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drenkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#252;sser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2021.1971059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicholson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Glasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peacey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kayastha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2021/021026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Robson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrsion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.767317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E Racoviteanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nicholson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil F Glasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4557-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rittger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F Manley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-505-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ordonez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308785836922" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G Barry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Jodha Singh Khalsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Helm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ5R48L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina E. Racoviteanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Manley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLK3NGS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Turb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>