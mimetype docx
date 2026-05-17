--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,1081 +66,1081 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Theoretical Justification for Asymmetric Actor-Critic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.19116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vector almost-supermartingale convergence theorem and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathukumalli Vidyasagar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent-state based policies in POMDPs: Beyond belief-state MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.6722-6735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant step-size stochastic approximation with delayed updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathukumalli Vidyasagar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Approximation in MDPs With Unbounded Per-Step Cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berk Bozkurt</w:t>
+                <w:t xml:space="preserve">Fatigue and Task Load Dependent Decision Referrals for Joint Binary Classification in Human-Automation Teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raihan Seraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Ouyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3532181⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217071v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and Task Load Dependent Decision Referrals for Joint Binary Classification in Human-Automation Teams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raihan Seraj</w:t>
+                <w:t xml:space="preserve">Best Linear Controllers for Decentralized Linear Quadratic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.210-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11424-025-4505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217069v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Linear Controllers for Decentralized Linear Quadratic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Afshari</w:t>
+                <w:t xml:space="preserve">Model Approximation in MDPs With Unbounded Per-Step Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Nayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ouyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11424-025-4505-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (7), pp.4624-4639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3532181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217073v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two families of indexable partially observable restless bandits and Whittle index computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Akbarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163, pp.102394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2023.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Linear Quadratic Systems With Major and Minor Agents and Non-Gaussian Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Afshari</w:t>
+                <w:t xml:space="preserve">On learning Whittle index policy for restless bandits with scalable regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Akbarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3210049⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3333402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395271v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning Whittle index policy for restless bandits with scalable regret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nima Akbarzadeh</w:t>
+                <w:t xml:space="preserve">Decentralized Linear Quadratic Systems With Major and Minor Agents and Non-Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3333402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (8), pp.4666-4681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3210049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...378 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Sinha</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-05217075v1</w:t>
+                <w:t xml:space="preserve">hal-04395271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1295,51 +1295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Bozkurt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Nayyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ouyang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3532181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihan Seraj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afshari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-025-4505-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Akbarzadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3210049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3333402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lambrechts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.19116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765003v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathukumalli Vidyasagar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sinha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lambrechts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahajan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.19116" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathukumalli Vidyasagar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sinha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765003v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihan Seraj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afshari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-025-4505-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Bozkurt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Nayyar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ouyang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3532181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Akbarzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3333402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3210049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>